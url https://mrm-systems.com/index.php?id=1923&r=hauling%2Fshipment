--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -203,69 +203,69 @@
   <si>
     <t>MOSMIRA C. ABDULWAHAB</t>
   </si>
   <si>
     <t>K7126-91817</t>
   </si>
   <si>
     <t>Carmen Bandola</t>
   </si>
   <si>
     <t>K7069-92237</t>
   </si>
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
     <t>EIRRON JAY DASCO/ JAYSON DASCO</t>
   </si>
   <si>
     <t>K7125-94881</t>
   </si>
   <si>
     <t>JOSE PANGANIBAN CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Kevin Brent B Awitin </t>
+    <t>Kevin Brent B Awitin</t>
   </si>
   <si>
     <t>K7125-108989</t>
   </si>
   <si>
     <t>LABO CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Kylejanine Andrea Acunin </t>
+    <t>Kylejanine Andrea Acunin</t>
   </si>
   <si>
     <t>K7127-108096</t>
   </si>
   <si>
     <t>MERCEDES CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEX ARAGON </t>
+    <t>ALEX ARAGON</t>
   </si>
   <si>
     <t>K7063-92717</t>
   </si>
   <si>
     <t>FLORENIA SEÑAR</t>
   </si>
   <si>
     <t>K5002-107738</t>
   </si>
   <si>
     <t>SAN VICENTE CAMARINES NORTE</t>
   </si>
   <si>
     <t>ERLIZA QUIERRA BATOLENO</t>
   </si>
   <si>
     <t>K7129-92436</t>
   </si>
   <si>
     <t>BAAO CAMARINES SUR</t>
   </si>
   <si>
     <t>JESUS C. DENIÑA</t>
   </si>
@@ -281,84 +281,84 @@
   <si>
     <t>BALATAN CAMARINES SUR</t>
   </si>
   <si>
     <t>Amy tiado</t>
   </si>
   <si>
     <t>K7017-90003</t>
   </si>
   <si>
     <t>JULIET TERCENIO</t>
   </si>
   <si>
     <t>K7026-93631</t>
   </si>
   <si>
     <t>CALABANGA CAMARINES SUR</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
     <t>K7125-91112</t>
   </si>
   <si>
-    <t xml:space="preserve">Ester Cuerdo </t>
+    <t>Ester Cuerdo</t>
   </si>
   <si>
     <t>K7030-92428</t>
   </si>
   <si>
     <t>GOA CAMARINES SUR</t>
   </si>
   <si>
     <t>ALFREDO B CARIAGA</t>
   </si>
   <si>
     <t>K7073-92542</t>
   </si>
   <si>
     <t>IRIGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>John Ray Ventura Namoro</t>
   </si>
   <si>
     <t>K7063-92541</t>
   </si>
   <si>
     <t>LIBMANAN CAMARINES SUR</t>
   </si>
   <si>
     <t>AIDA CANAPE</t>
   </si>
   <si>
     <t>K7016-108089</t>
   </si>
   <si>
-    <t xml:space="preserve">CECILLE PUNZALAN </t>
+    <t>CECILLE PUNZALAN</t>
   </si>
   <si>
     <t>K7126-91944</t>
   </si>
   <si>
     <t>MAGARAO CAMARINES SUR</t>
   </si>
   <si>
     <t>Julieta Durante</t>
   </si>
   <si>
     <t>K7011-91681</t>
   </si>
   <si>
     <t>MINALABAC CAMARINES SUR</t>
   </si>
   <si>
     <t>VICTORIA L. APA</t>
   </si>
   <si>
     <t>K7011-91114</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
@@ -368,51 +368,51 @@
   <si>
     <t>K7074-95375</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>Maria cielo g. Sorsona</t>
   </si>
   <si>
     <t>K7129-94887</t>
   </si>
   <si>
     <t>NELIE VALERA</t>
   </si>
   <si>
     <t>K7063-109188</t>
   </si>
   <si>
     <t>MARY ANNE PAMELA N.BARCENA</t>
   </si>
   <si>
     <t>K5002-91577</t>
   </si>
   <si>
-    <t xml:space="preserve">LESLIE PARCO </t>
+    <t>LESLIE PARCO</t>
   </si>
   <si>
     <t>K7063-107713</t>
   </si>
   <si>
     <t>PASACAO CAMARINES SUR</t>
   </si>
   <si>
     <t>MYRNA RAMPAS FUENSALIDA</t>
   </si>
   <si>
     <t>K7121-107749</t>
   </si>
   <si>
     <t>SAN FERNANDO CAMARINES SUR</t>
   </si>
   <si>
     <t>IAN DELA TORRE</t>
   </si>
   <si>
     <t>K7068-94917</t>
   </si>
   <si>
     <t>SIRUMA CAMARINES SUR</t>
   </si>
@@ -458,84 +458,84 @@
   <si>
     <t>HERO FULLEROS</t>
   </si>
   <si>
     <t>K7073-108532</t>
   </si>
   <si>
     <t>RESTY G HUERTO</t>
   </si>
   <si>
     <t>K7093-91053</t>
   </si>
   <si>
     <t>CASIGURAN SORSOGON</t>
   </si>
   <si>
     <t>RAYLAN HAJA</t>
   </si>
   <si>
     <t>K5002-92144</t>
   </si>
   <si>
     <t>DONSOL SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">FRESCO MANCERA OLVINAR JR </t>
+    <t>FRESCO MANCERA OLVINAR JR</t>
   </si>
   <si>
     <t>K8002-109516</t>
   </si>
   <si>
     <t>JOY BANAGAN</t>
   </si>
   <si>
     <t>K7017-88522</t>
   </si>
   <si>
     <t>GUBAT SORSOGON</t>
   </si>
   <si>
     <t>RAMOLITO SANDOY</t>
   </si>
   <si>
     <t>K7121-109604</t>
   </si>
   <si>
     <t>IROSIN SORSOGON</t>
   </si>
   <si>
     <t>Pedro Navarro Garcia</t>
   </si>
   <si>
     <t>K7125-95138</t>
   </si>
   <si>
     <t>CITY OF SORSOGON (Capital) SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">Fredirick M Jegillos </t>
+    <t>Fredirick M Jegillos</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E. Brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>