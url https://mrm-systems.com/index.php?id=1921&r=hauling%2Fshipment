--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>08/13/2026 21:35:36 - 08/13/2026 21:55:59</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -125,144 +125,141 @@
   <si>
     <t>K7030-93726</t>
   </si>
   <si>
     <t>Lourdes  i  timbuloy</t>
   </si>
   <si>
     <t>K7030-94735</t>
   </si>
   <si>
     <t>ANALYN M ROMERO</t>
   </si>
   <si>
     <t>K7126-90479</t>
   </si>
   <si>
     <t>MARY JANE CANGGAT</t>
   </si>
   <si>
     <t>K5002-95187</t>
   </si>
   <si>
     <t>K7061-90702</t>
   </si>
   <si>
-    <t xml:space="preserve">EUNICE VILLASISTA </t>
+    <t>EUNICE VILLASISTA</t>
   </si>
   <si>
     <t>K5004-107914</t>
   </si>
   <si>
     <t>WASAN AL ALOTAIBI</t>
   </si>
   <si>
     <t>K5002-107874</t>
   </si>
   <si>
     <t>KATHLEEN D. DILEM</t>
   </si>
   <si>
     <t>K7073-93851</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIELA ANDREA O. PABLO </t>
+    <t>SHIELA ANDREA O. PABLO</t>
   </si>
   <si>
     <t>K7068-94188</t>
   </si>
   <si>
     <t>TRISHA JENN VERGARA</t>
   </si>
   <si>
     <t>K5002-91751</t>
   </si>
   <si>
-    <t xml:space="preserve">CHARLES JORDAN E ALIP </t>
+    <t>CHARLES JORDAN E ALIP</t>
   </si>
   <si>
     <t>K7135-90302</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>Estela C Coliwet</t>
   </si>
   <si>
     <t>K7073-92540</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Gerald N. Ano Palma </t>
+    <t>Gerald N. Ano Palma</t>
   </si>
   <si>
     <t>K7124-93202</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSE MARIE SABADO </t>
+    <t>ROSE MARIE SABADO</t>
   </si>
   <si>
     <t>K7129-94715</t>
   </si>
   <si>
     <t>GLORYZELLE GALVAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LIZA PALANCADAO </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">	LEYBERT GUISALA</t>
+    <t>LIZA PALANCADAO</t>
+  </si>
+  <si>
+    <t>MFC14271</t>
+  </si>
+  <si>
+    <t>MARLYN MANUEL</t>
+  </si>
+  <si>
+    <t>MFC14373</t>
+  </si>
+  <si>
+    <t>LEYBERT GUISALA</t>
   </si>
   <si>
     <t>ALFREDO HYNSON</t>
   </si>
   <si>
-    <t xml:space="preserve">BERNADETTE LUBOS BERAD </t>
+    <t>BERNADETTE LUBOS BERAD</t>
   </si>
   <si>
     <t>DENVER DIZON</t>
   </si>
   <si>
     <t>DELIA DIZON</t>
   </si>
   <si>
     <t>SABLAN BENGUET</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">ALEX TACLOY </t>
   </si>
   <si>
     <t>ALEX TACLOY</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ABENOJA</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>RONALD/ARIEL</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
@@ -1093,96 +1090,96 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>110830</v>
       </c>
       <c r="B37" t="s">
         <v>67</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>111890</v>
       </c>
       <c r="B38" t="s">
         <v>67</v>
       </c>
       <c r="C38">
         <v>2</v>
       </c>
       <c r="D38" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
+        <v>71</v>
+      </c>
+      <c r="B41" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B43" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
+        <v>77</v>
+      </c>
+      <c r="B44" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>