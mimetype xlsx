--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>08/13/2026 00:38:46 - 08/13/2026 01:58:41</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -65,53 +65,50 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7129-92413</t>
   </si>
   <si>
     <t>AGONCILLO BATANGAS</t>
   </si>
   <si>
     <t>CERILA ALVAREZ MENDOZA</t>
   </si>
   <si>
     <t>K7121-94921</t>
   </si>
   <si>
     <t>ALITAGTAG BATANGAS</t>
   </si>
   <si>
     <t>Russ3l John Hernandez</t>
   </si>
   <si>
     <t>K5005-91448</t>
   </si>
   <si>
-    <t>RONIE J.TUBO</t>
-[...1 lines deleted...]
-  <si>
     <t>K7063-109162</t>
   </si>
   <si>
     <t>MERVIN CANOVAS</t>
   </si>
   <si>
     <t>K7026-95066</t>
   </si>
   <si>
     <t>KHRISTINED NINA D. VILLAVICENCIO</t>
   </si>
   <si>
     <t>K7121-90746</t>
   </si>
   <si>
     <t>BALAYAN BATANGAS</t>
   </si>
   <si>
     <t>Milagros cabello</t>
   </si>
   <si>
     <t>K5004-108851</t>
   </si>
   <si>
     <t>SOFRONIO CAHAYON</t>
@@ -233,69 +230,69 @@
   <si>
     <t>K7126-92637</t>
   </si>
   <si>
     <t>Luzviminda M Estor</t>
   </si>
   <si>
     <t>K7121-91222</t>
   </si>
   <si>
     <t>Shella B Morante</t>
   </si>
   <si>
     <t>K7011-94808</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>RODERICK RECAÑA</t>
   </si>
   <si>
     <t>K7127-107800</t>
   </si>
   <si>
-    <t xml:space="preserve">MS, FE CORTEL </t>
+    <t>MS, FE CORTEL</t>
   </si>
   <si>
     <t>K7068-90799</t>
   </si>
   <si>
     <t>GIGI C. PONTEJO</t>
   </si>
   <si>
     <t>K7129-95062</t>
   </si>
   <si>
     <t>MYRNA CORAZON  L, VINAS</t>
   </si>
   <si>
     <t>K7125-92548</t>
   </si>
   <si>
-    <t xml:space="preserve">Aillyn Landicho </t>
+    <t>Aillyn Landicho</t>
   </si>
   <si>
     <t>K7068-95196</t>
   </si>
   <si>
     <t>CLARISSA MAY DELACION</t>
   </si>
   <si>
     <t>K7063-91314</t>
   </si>
   <si>
     <t>ZAMANTHA JIMENEZ</t>
   </si>
   <si>
     <t>K7063-91076</t>
   </si>
   <si>
     <t>Michael damasd</t>
   </si>
   <si>
     <t>K5004-109388</t>
   </si>
   <si>
     <t>YOLLY PEREZ</t>
   </si>
@@ -365,183 +362,183 @@
   <si>
     <t>K7063-109117</t>
   </si>
   <si>
     <t>MABINI BATANGAS</t>
   </si>
   <si>
     <t>SHENNA MAY LOSMAGOS</t>
   </si>
   <si>
     <t>K7011-91885</t>
   </si>
   <si>
     <t>MATAASNAKAHOY BATANGAS</t>
   </si>
   <si>
     <t>HENRY LANDICHO</t>
   </si>
   <si>
     <t>K7127-107477</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">GELLIE ANN GRUMAL </t>
+    <t>GELLIE ANN GRUMAL</t>
   </si>
   <si>
     <t>K7129-91642</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
     <t>JOSSIE PATULAY</t>
   </si>
   <si>
     <t>K7061-91757</t>
   </si>
   <si>
-    <t xml:space="preserve">BELEN SANCCHEZ </t>
+    <t>BELEN SANCCHEZ</t>
   </si>
   <si>
     <t>K7073-90748</t>
   </si>
   <si>
     <t>MARCIANA Z. CUETO</t>
   </si>
   <si>
     <t>K5002-92526</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">ROCHELEE UTCHIE PALMES </t>
+    <t>ROCHELEE UTCHIE PALMES</t>
   </si>
   <si>
     <t>K7011-91854</t>
   </si>
   <si>
     <t>AMIEL M. CHAVEZ</t>
   </si>
   <si>
     <t>K7135-91623</t>
   </si>
   <si>
-    <t xml:space="preserve">Richard Balderes </t>
+    <t>Richard Balderes</t>
   </si>
   <si>
     <t>K7030-94902</t>
   </si>
   <si>
     <t>SAN JUAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">TEODOLO SANDRO VILLANUEVA </t>
+    <t>TEODOLO SANDRO VILLANUEVA</t>
   </si>
   <si>
     <t>K7069-91145</t>
   </si>
   <si>
-    <t xml:space="preserve">LUGELIE ORDANZA </t>
+    <t>LUGELIE ORDANZA</t>
   </si>
   <si>
     <t>K5002-92649</t>
   </si>
   <si>
     <t>AMABEL P  BLANCO</t>
   </si>
   <si>
     <t>K7026-91742</t>
   </si>
   <si>
     <t>Romil d. Bagnes</t>
   </si>
   <si>
     <t>K7093-90230</t>
   </si>
   <si>
     <t>SAN NICOLAS BATANGAS</t>
   </si>
   <si>
     <t>JEFFREY GEÑORGA</t>
   </si>
   <si>
     <t>K7074-95263</t>
   </si>
   <si>
     <t>SANTA TERESITA BATANGAS</t>
   </si>
   <si>
     <t>MAJELLA VILLANUEVA</t>
   </si>
   <si>
     <t>K7061-108408</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
     <t>Lesly Diane Papango</t>
   </si>
   <si>
     <t>K7068-93108</t>
   </si>
   <si>
     <t>JOHANNA JASMIN DE VERA</t>
   </si>
   <si>
     <t>K7123-95166</t>
   </si>
   <si>
-    <t xml:space="preserve">Bienvinido Villanueva </t>
+    <t>Bienvinido Villanueva</t>
   </si>
   <si>
     <t>K8002-107412</t>
   </si>
   <si>
     <t>VILLAMOR NAPONE</t>
   </si>
   <si>
     <t>K5002-93741</t>
   </si>
   <si>
     <t>TAAL BATANGAS</t>
   </si>
   <si>
     <t>MARITES A DAPPANAN</t>
   </si>
   <si>
     <t>K7073-91933</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIE PIAMONTE BRIZO </t>
+    <t>JULIE PIAMONTE BRIZO</t>
   </si>
   <si>
     <t>K7093-94705</t>
   </si>
   <si>
     <t>TAYSAN BATANGAS</t>
   </si>
   <si>
     <t>ANA B. COSME</t>
   </si>
   <si>
     <t>K7127-109359</t>
   </si>
   <si>
     <t>ROSELLIER  PEREZ</t>
   </si>
   <si>
     <t>K7068-95482</t>
   </si>
   <si>
     <t>ALABAT QUEZON</t>
   </si>
   <si>
     <t>BAY WILNARD J. UNGRIANO</t>
   </si>
@@ -584,168 +581,168 @@
   <si>
     <t>Ruperto q.  Delgado</t>
   </si>
   <si>
     <t>K6002-108738</t>
   </si>
   <si>
     <t>GUMACA QUEZON</t>
   </si>
   <si>
     <t>ROI MARK ARAZA</t>
   </si>
   <si>
     <t>K7093-94814</t>
   </si>
   <si>
     <t>INFANTA QUEZON</t>
   </si>
   <si>
     <t>MARKHIEL O. FORTUNADO</t>
   </si>
   <si>
     <t>K5002-92640</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE MOPERA </t>
+    <t>ARLENE MOPERA</t>
   </si>
   <si>
     <t>K7069-94961</t>
   </si>
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
     <t>VANESSA L PEDRAZA</t>
   </si>
   <si>
     <t>K5003-91699</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
     <t>Clarissa o. Gianan</t>
   </si>
   <si>
     <t>K7124-109100</t>
   </si>
   <si>
     <t>SWIS JASMIN MERANO</t>
   </si>
   <si>
     <t>K7068-107671</t>
   </si>
   <si>
     <t>amabelle faller</t>
   </si>
   <si>
     <t>K7125-92731</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
     <t>MA VIRGILIA R MARANAN</t>
   </si>
   <si>
     <t>K7121-94929</t>
   </si>
   <si>
-    <t xml:space="preserve">Rizal Bote </t>
+    <t>Rizal Bote</t>
   </si>
   <si>
     <t>K7069-94807</t>
   </si>
   <si>
     <t>SHAEINA S BALABBO</t>
   </si>
   <si>
     <t>K5005-109774</t>
   </si>
   <si>
     <t>ROWENA S LEYNES</t>
   </si>
   <si>
     <t>K7061-93572</t>
   </si>
   <si>
     <t>Marieta Talisayon</t>
   </si>
   <si>
     <t>K7126-107852</t>
   </si>
   <si>
     <t>Alexander P Palciso</t>
   </si>
   <si>
     <t>K7073-109281</t>
   </si>
   <si>
     <t>MAUBAN QUEZON</t>
   </si>
   <si>
     <t>ROGER BORROMEO / NILDA BORROMEO</t>
   </si>
   <si>
     <t>K7011-93544</t>
   </si>
   <si>
     <t>PADRE BURGOS QUEZON</t>
   </si>
   <si>
     <t>MELODY  URSABIA</t>
   </si>
   <si>
     <t>K7124-107833</t>
   </si>
   <si>
     <t>PAGBILAO QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">ALBERTO B FERNANDO </t>
+    <t>ALBERTO B FERNANDO</t>
   </si>
   <si>
     <t>K7011-90884</t>
   </si>
   <si>
     <t>VIRGILIO VERZO</t>
   </si>
   <si>
     <t>K7030-107827</t>
   </si>
   <si>
     <t>BAUTISTA  B  ORIOLA</t>
   </si>
   <si>
     <t>K7068-94565</t>
   </si>
   <si>
     <t>SAN ANTONIO QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMELITA TIÑANA/FLORENCE </t>
+    <t>CARMELITA TIÑANA/FLORENCE</t>
   </si>
   <si>
     <t>K5003-92450</t>
   </si>
   <si>
     <t>SUSAN DE CASTRO</t>
   </si>
   <si>
     <t>K6002-94910</t>
   </si>
   <si>
     <t>SAN FRANCISCO (AURORA) QUEZON</t>
   </si>
   <si>
     <t>RUBY U. LOPEZ</t>
   </si>
   <si>
     <t>K7011-94941</t>
   </si>
   <si>
     <t>YOLANDA  NARES</t>
   </si>
   <si>
     <t>K7105-90662</t>
   </si>
@@ -758,51 +755,51 @@
   <si>
     <t>K5003-93762</t>
   </si>
   <si>
     <t>mylyn aranez</t>
   </si>
   <si>
     <t>K7126-95017</t>
   </si>
   <si>
     <t>Josephine Bundukin</t>
   </si>
   <si>
     <t>K7061-94987</t>
   </si>
   <si>
     <t>JERSON CORACHEA</t>
   </si>
   <si>
     <t>K7123-91956</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Elvira masakayan </t>
+    <t>Elvira masakayan</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E.brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>
@@ -1223,1455 +1220,1452 @@
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
         <v>3</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="C9">
         <v>2</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11">
         <v>4</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" t="s">
         <v>22</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13">
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C14">
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" t="s">
         <v>30</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15">
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18">
+        <v>1</v>
+      </c>
+      <c r="D18" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19">
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22">
+        <v>1</v>
+      </c>
+      <c r="D22" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C23">
         <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" t="s">
         <v>50</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24">
+        <v>1</v>
+      </c>
+      <c r="D24" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B25" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C25">
         <v>3</v>
       </c>
       <c r="D25" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" t="s">
         <v>55</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C28">
         <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" t="s">
         <v>62</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B30" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C30">
         <v>4</v>
       </c>
       <c r="D30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" t="s">
         <v>69</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32">
+        <v>1</v>
+      </c>
+      <c r="D32" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33">
+        <v>1</v>
+      </c>
+      <c r="D33" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B34" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C34">
         <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36">
+        <v>1</v>
+      </c>
+      <c r="D36" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B37" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C37">
         <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" t="s">
+        <v>69</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39">
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" t="s">
+        <v>69</v>
+      </c>
+      <c r="C40">
+        <v>1</v>
+      </c>
+      <c r="D40" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B41" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C41">
         <v>6</v>
       </c>
       <c r="D41" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B42" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C42">
         <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B43" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C43">
         <v>3</v>
       </c>
       <c r="D43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44">
+        <v>1</v>
+      </c>
+      <c r="D44" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" t="s">
+        <v>69</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B46" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C46">
         <v>2</v>
       </c>
       <c r="D46" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" t="s">
+        <v>69</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B48" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C48">
         <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" t="s">
         <v>104</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B50" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C50">
         <v>8</v>
       </c>
       <c r="D50" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
+        <v>108</v>
+      </c>
+      <c r="B51" t="s">
         <v>109</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51">
+        <v>1</v>
+      </c>
+      <c r="D51" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
+        <v>111</v>
+      </c>
+      <c r="B52" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C52">
         <v>2</v>
       </c>
       <c r="D52" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B53" t="s">
         <v>115</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
+        <v>117</v>
+      </c>
+      <c r="B54" t="s">
         <v>118</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
+        <v>120</v>
+      </c>
+      <c r="B55" t="s">
+        <v>118</v>
+      </c>
+      <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" t="s">
         <v>125</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57">
+        <v>1</v>
+      </c>
+      <c r="D57" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C58">
+        <v>1</v>
+      </c>
+      <c r="D58" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B59" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C59">
         <v>2</v>
       </c>
       <c r="D59" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C60">
         <v>3</v>
       </c>
       <c r="D60" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
+        <v>134</v>
+      </c>
+      <c r="B61" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61">
+        <v>1</v>
+      </c>
+      <c r="D61" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
+        <v>136</v>
+      </c>
+      <c r="B62" t="s">
+        <v>132</v>
+      </c>
+      <c r="C62">
+        <v>1</v>
+      </c>
+      <c r="D62" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B63" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C63">
         <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
+        <v>140</v>
+      </c>
+      <c r="B64" t="s">
         <v>141</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64">
+        <v>1</v>
+      </c>
+      <c r="D64" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
+        <v>143</v>
+      </c>
+      <c r="B65" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C65">
         <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
+        <v>146</v>
+      </c>
+      <c r="B66" t="s">
         <v>147</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B67" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C67">
         <v>4</v>
       </c>
       <c r="D67" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
+        <v>151</v>
+      </c>
+      <c r="B68" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
+        <v>153</v>
+      </c>
+      <c r="B69" t="s">
+        <v>147</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
+        <v>155</v>
+      </c>
+      <c r="B70" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C70">
         <v>2</v>
       </c>
       <c r="D70" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
+        <v>158</v>
+      </c>
+      <c r="B71" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C71">
         <v>2</v>
       </c>
       <c r="D71" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
+        <v>161</v>
+      </c>
+      <c r="B72" t="s">
         <v>162</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72">
+        <v>1</v>
+      </c>
+      <c r="D72" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
+        <v>164</v>
+      </c>
+      <c r="B73" t="s">
+        <v>162</v>
+      </c>
+      <c r="C73">
+        <v>1</v>
+      </c>
+      <c r="D73" t="s">
         <v>165</v>
-      </c>
-[...7 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
+        <v>166</v>
+      </c>
+      <c r="B74" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C74">
         <v>2</v>
       </c>
       <c r="D74" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
+        <v>169</v>
+      </c>
+      <c r="B75" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C75">
         <v>2</v>
       </c>
       <c r="D75" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
+        <v>172</v>
+      </c>
+      <c r="B76" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C76">
         <v>3</v>
       </c>
       <c r="D76" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
+        <v>175</v>
+      </c>
+      <c r="B77" t="s">
         <v>176</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77">
+        <v>1</v>
+      </c>
+      <c r="D77" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
+        <v>178</v>
+      </c>
+      <c r="B78" t="s">
+        <v>176</v>
+      </c>
+      <c r="C78">
+        <v>1</v>
+      </c>
+      <c r="D78" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B79" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C79">
         <v>2</v>
       </c>
       <c r="D79" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
+        <v>182</v>
+      </c>
+      <c r="B80" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C80">
         <v>2</v>
       </c>
       <c r="D80" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
+        <v>185</v>
+      </c>
+      <c r="B81" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C81">
         <v>4</v>
       </c>
       <c r="D81" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
+        <v>188</v>
+      </c>
+      <c r="B82" t="s">
+        <v>186</v>
+      </c>
+      <c r="C82">
+        <v>1</v>
+      </c>
+      <c r="D82" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
+        <v>190</v>
+      </c>
+      <c r="B83" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="C83">
         <v>3</v>
       </c>
       <c r="D83" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
+        <v>193</v>
+      </c>
+      <c r="B84" t="s">
         <v>194</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84">
+        <v>1</v>
+      </c>
+      <c r="D84" t="s">
         <v>195</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
+        <v>196</v>
+      </c>
+      <c r="B85" t="s">
+        <v>194</v>
+      </c>
+      <c r="C85">
+        <v>1</v>
+      </c>
+      <c r="D85" t="s">
         <v>197</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
+        <v>198</v>
+      </c>
+      <c r="B86" t="s">
+        <v>194</v>
+      </c>
+      <c r="C86">
+        <v>1</v>
+      </c>
+      <c r="D86" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
+        <v>200</v>
+      </c>
+      <c r="B87" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C87">
         <v>3</v>
       </c>
       <c r="D87" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B88" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C88">
         <v>3</v>
       </c>
       <c r="D88" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" t="s">
+        <v>201</v>
+      </c>
+      <c r="C89">
+        <v>1</v>
+      </c>
+      <c r="D89" t="s">
         <v>206</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" t="s">
+        <v>201</v>
+      </c>
+      <c r="C90">
+        <v>1</v>
+      </c>
+      <c r="D90" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B91" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C91">
         <v>4</v>
       </c>
       <c r="D91" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
+        <v>211</v>
+      </c>
+      <c r="B92" t="s">
+        <v>201</v>
+      </c>
+      <c r="C92">
+        <v>1</v>
+      </c>
+      <c r="D92" t="s">
         <v>212</v>
-      </c>
-[...7 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
+        <v>213</v>
+      </c>
+      <c r="B93" t="s">
         <v>214</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93">
+        <v>1</v>
+      </c>
+      <c r="D93" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
+        <v>216</v>
+      </c>
+      <c r="B94" t="s">
         <v>217</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94">
+        <v>1</v>
+      </c>
+      <c r="D94" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" t="s">
         <v>220</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95">
+        <v>1</v>
+      </c>
+      <c r="D95" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C96">
         <v>3</v>
       </c>
       <c r="D96" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
+        <v>224</v>
+      </c>
+      <c r="B97" t="s">
+        <v>220</v>
+      </c>
+      <c r="C97">
+        <v>1</v>
+      </c>
+      <c r="D97" t="s">
         <v>225</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
+        <v>226</v>
+      </c>
+      <c r="B98" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C98">
         <v>6</v>
       </c>
       <c r="D98" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
+        <v>229</v>
+      </c>
+      <c r="B99" t="s">
+        <v>227</v>
+      </c>
+      <c r="C99">
+        <v>1</v>
+      </c>
+      <c r="D99" t="s">
         <v>230</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
+        <v>231</v>
+      </c>
+      <c r="B100" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C100">
         <v>2</v>
       </c>
       <c r="D100" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B101" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C101">
         <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
+        <v>236</v>
+      </c>
+      <c r="B102" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="C102">
         <v>2</v>
       </c>
       <c r="D102" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B103" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C103">
         <v>2</v>
       </c>
       <c r="D103" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
+        <v>241</v>
+      </c>
+      <c r="B104" t="s">
+        <v>237</v>
+      </c>
+      <c r="C104">
+        <v>1</v>
+      </c>
+      <c r="D104" t="s">
         <v>242</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
+        <v>243</v>
+      </c>
+      <c r="B105" t="s">
+        <v>237</v>
+      </c>
+      <c r="C105">
+        <v>1</v>
+      </c>
+      <c r="D105" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
+        <v>245</v>
+      </c>
+      <c r="B106" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="C106">
         <v>2</v>
       </c>
       <c r="D106" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
+        <v>248</v>
+      </c>
+      <c r="B108" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
+        <v>250</v>
+      </c>
+      <c r="B109" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
+        <v>252</v>
+      </c>
+      <c r="B110" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
+        <v>254</v>
+      </c>
+      <c r="B111" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
+        <v>256</v>
+      </c>
+      <c r="B112" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>