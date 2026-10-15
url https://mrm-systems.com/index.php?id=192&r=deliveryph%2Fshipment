--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -74,51 +74,51 @@
   <si>
     <t>RODOLFO V. PEÑARANDA</t>
   </si>
   <si>
     <t>K7072-98187</t>
   </si>
   <si>
     <t>PAGSANJAN LAGUNA</t>
   </si>
   <si>
     <t>TEDDY GANGGAY</t>
   </si>
   <si>
     <t>K5002-97122</t>
   </si>
   <si>
     <t>PILA LAGUNA</t>
   </si>
   <si>
     <t>WINLOVE RESOSO</t>
   </si>
   <si>
     <t>K7016-97595</t>
   </si>
   <si>
-    <t xml:space="preserve">RUSTICO DE LEON </t>
+    <t>RUSTICO DE LEON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBX-8772</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ruel Desipeda</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>