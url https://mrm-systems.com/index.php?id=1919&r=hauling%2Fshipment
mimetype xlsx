--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7127-92027</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>JV TUAZON</t>
   </si>
   <si>
     <t>K7016-91668</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOBEL BUENAFLOR </t>
+    <t>JOBEL BUENAFLOR</t>
   </si>
   <si>
     <t>K7061-94935</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>CONNIE CONTRERAS</t>
   </si>
   <si>
     <t>K7074-95155</t>
   </si>
   <si>
     <t>Franz allain calina</t>
   </si>
   <si>
     <t>K7073-94854</t>
   </si>
   <si>
     <t>CARMEN V. ALEGRE</t>
   </si>
   <si>
     <t>K7026-92537</t>
   </si>
@@ -182,87 +182,87 @@
   <si>
     <t>K7129-95325</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>Melody  escobal  pomison</t>
   </si>
   <si>
     <t>K8002-92594</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>MARY JANE MORERA</t>
   </si>
   <si>
     <t>K7127-92499</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH N, FERRER </t>
+    <t>JOSEPH N, FERRER</t>
   </si>
   <si>
     <t>K5005-91209</t>
   </si>
   <si>
     <t>MARIA JENALYN F ADORNADO</t>
   </si>
   <si>
     <t>K7011-91992</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
     <t>FLORENCE MONSALUD</t>
   </si>
   <si>
     <t>K6002-93559</t>
   </si>
   <si>
     <t>ABIGAIL A. MOLON</t>
   </si>
   <si>
     <t>K6002-94999</t>
   </si>
   <si>
     <t>LUZ MOLINO QUIMSON</t>
   </si>
   <si>
     <t>K7058-108325</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">Raymond  b lacerona </t>
+    <t>Raymond  b lacerona</t>
   </si>
   <si>
     <t>K7125-92555</t>
   </si>
   <si>
     <t>Merlyn R Manzano</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JUN DOMINGO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>POUL LAYUG</t>
   </si>