--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -182,51 +182,51 @@
   <si>
     <t>KAREN JOY P JOSE</t>
   </si>
   <si>
     <t>K7017-107752</t>
   </si>
   <si>
     <t>FLORENCIO B AQUINO JR</t>
   </si>
   <si>
     <t>K5002-109886</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>JERWIN C VICENCIO</t>
   </si>
   <si>
     <t>K5003-109955</t>
   </si>
   <si>
     <t>DUPAX DEL SUR NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">LEONIDO  T.  INSULIA  </t>
+    <t>LEONIDO  T.  INSULIA</t>
   </si>
   <si>
     <t>K7068-90856</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>GERALDIN POLIGON MARQUEZ</t>
   </si>
   <si>
     <t>K7127-109141</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>VIRGINIA M. OLOG</t>
   </si>
   <si>
     <t>K5004-109863</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
@@ -236,60 +236,60 @@
   <si>
     <t>K7068-90467</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>FELIZA B. MANINANG</t>
   </si>
   <si>
     <t>K7017-88380</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>EDUARDO INIWAN</t>
   </si>
   <si>
     <t>K7124-110015</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIVIC SAN DIEGO </t>
+    <t>MARIVIC SAN DIEGO</t>
   </si>
   <si>
     <t>K7121-109679</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Edelberto Plete </t>
+    <t>Edelberto Plete</t>
   </si>
   <si>
     <t>K7074-90252</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Anselmo belizar</t>
   </si>
   <si>
     <t>K7093-90185</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>ARNEL DELAVEGA</t>
   </si>
   <si>
     <t>K7017-88014</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
@@ -329,78 +329,78 @@
   <si>
     <t>EVANGELINE DES-EWEN</t>
   </si>
   <si>
     <t>K7068-90275</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>RAMIR MEMEY MANUEL JR</t>
   </si>
   <si>
     <t>K7074-95364</t>
   </si>
   <si>
     <t>Liza Nicolas tungol</t>
   </si>
   <si>
     <t>K7016-109838</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RHEA ENTERIA </t>
+    <t>RHEA ENTERIA</t>
   </si>
   <si>
     <t>K7125-90340</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Iris T Mendoza </t>
+    <t>Iris T Mendoza</t>
   </si>
   <si>
     <t>K7074-90721</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>Adrian d. Tadeo</t>
   </si>
   <si>
     <t>K7125-108981</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JIM RUSHTY MENDONES </t>
+    <t>JIM RUSHTY MENDONES</t>
   </si>
   <si>
     <t>K7125-95039</t>
   </si>
   <si>
     <t>SAN LUIS PAMPANGA</t>
   </si>
   <si>
     <t>GEMMA M BAROY</t>
   </si>
   <si>
     <t>K7093-90656</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>ROCELLA  C. SIBAL</t>
   </si>
   <si>
     <t>K7017-89820</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
@@ -452,60 +452,60 @@
   <si>
     <t>K7017-89702</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>CORAZON DEVERA</t>
   </si>
   <si>
     <t>K5003-109819</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
     <t>arlyn co</t>
   </si>
   <si>
     <t>K7127-109692</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ROY DARANG </t>
+    <t>ROY DARANG</t>
   </si>
   <si>
     <t>K5005-109312</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Marites Mamuyac </t>
+    <t>Marites Mamuyac</t>
   </si>
   <si>
     <t>K7068-90567</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>EDNA R FLORENDO</t>
   </si>
   <si>
     <t>K7072-109929</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>NELMA MUNAR</t>
   </si>
   <si>
     <t>K5002-109325</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
@@ -536,51 +536,51 @@
   <si>
     <t>JOVELYN T AUDITOR</t>
   </si>
   <si>
     <t>K5005-108674</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>LEONOR C ROSAS</t>
   </si>
   <si>
     <t>K7074-90568</t>
   </si>
   <si>
     <t>Bernard c. Velasco</t>
   </si>
   <si>
     <t>K7125-90195</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Anna Marie predas </t>
+    <t>Anna Marie predas</t>
   </si>
   <si>
     <t>K7063-90594</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>JUMEL B.AFRICA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NCK9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Bobby </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>