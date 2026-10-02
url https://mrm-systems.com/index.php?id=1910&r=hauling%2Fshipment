--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -68,84 +68,84 @@
   <si>
     <t>K7063-95484</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>RIZZA PAJARILLO</t>
   </si>
   <si>
     <t>K5002-92196</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
     <t>EDITHA IGNACIO</t>
   </si>
   <si>
     <t>K7125-89751</t>
   </si>
   <si>
     <t>BUCAY ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">Roel babasa </t>
+    <t>Roel babasa</t>
   </si>
   <si>
     <t>K7074-90956</t>
   </si>
   <si>
     <t>Jodhel b. Bisnan</t>
   </si>
   <si>
     <t>K5002-90542</t>
   </si>
   <si>
     <t>MANABO ABRA</t>
   </si>
   <si>
     <t>MARITES BALACDAY</t>
   </si>
   <si>
     <t>K7011-95453</t>
   </si>
   <si>
     <t>PEÑARRUBIA ABRA</t>
   </si>
   <si>
     <t>JOJO VILLANUEVA</t>
   </si>
   <si>
     <t>K7121-92019</t>
   </si>
   <si>
     <t>PIDIGAN ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">Elisa Paaño </t>
+    <t>Elisa Paaño</t>
   </si>
   <si>
     <t>K7026-93541</t>
   </si>
   <si>
     <t>SAN QUINTIN ABRA</t>
   </si>
   <si>
     <t>JOYCE PAJARA SANCHEZ</t>
   </si>
   <si>
     <t>K7026-93611</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
     <t>CHARLIE RAPISURA</t>
   </si>
   <si>
     <t>K6002-91822</t>
   </si>
   <si>
     <t>BURGOS ILOCOS SUR</t>
   </si>
@@ -227,51 +227,51 @@
   <si>
     <t>Dominador lanuza</t>
   </si>
   <si>
     <t>K5003-108040</t>
   </si>
   <si>
     <t>09295447597</t>
   </si>
   <si>
     <t>K7061-91990</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>Ian Christopher Mancilla</t>
   </si>
   <si>
     <t>K7061-95383</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Josefina Mangaoang </t>
+    <t>Josefina Mangaoang</t>
   </si>
   <si>
     <t>K7129-93782</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
   <si>
     <t>NICILA ERNA G. PARANGIPANG</t>
   </si>
   <si>
     <t>K7126-93649</t>
   </si>
   <si>
     <t>Melvin Delmendo</t>
   </si>
   <si>
     <t>K7129-90953</t>
   </si>
   <si>
     <t>NICOLA ERNA G. PARANGIPANG</t>
   </si>
   <si>
     <t>K7126-93691</t>
   </si>
@@ -317,66 +317,66 @@
   <si>
     <t>CABA LA UNION</t>
   </si>
   <si>
     <t>Jonathan M Hernandez</t>
   </si>
   <si>
     <t>K8002-92747</t>
   </si>
   <si>
     <t>CHRISTOPHER DEL ROSARIO</t>
   </si>
   <si>
     <t>K7074-90494</t>
   </si>
   <si>
     <t>Marl Joshua yangoas</t>
   </si>
   <si>
     <t>K5002-93244</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Norma Balicha/ Carlos Balicha </t>
+    <t>Norma Balicha/ Carlos Balicha</t>
   </si>
   <si>
     <t>K5005-92296</t>
   </si>
   <si>
     <t>JONALYN B ARGUEZA</t>
   </si>
   <si>
     <t>K7093-94701</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA D. RAMIREZ </t>
+    <t>LILIA D. RAMIREZ</t>
   </si>
   <si>
     <t>K7069-94499</t>
   </si>
   <si>
     <t>Virginia Ducusin</t>
   </si>
   <si>
     <t>K7011-94603</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>MARISSA C. MULGADO</t>
   </si>
   <si>
     <t>K7074-108111</t>
   </si>
   <si>
     <t>JEASMEN A. CABAODING AND</t>
   </si>
   <si>
     <t>K7068-108330</t>
   </si>
@@ -416,51 +416,51 @@
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>CHRISTITO MADRIAGA</t>
   </si>
   <si>
     <t>K7073-92558</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
     <t>MABEL FERNANDEZ FABR</t>
   </si>
   <si>
     <t>JOSEFINA M. PILARTA</t>
   </si>
   <si>
     <t>PILAR ABRA</t>
   </si>
   <si>
     <t>GEMMA SOFIE DACQUEL CIERVO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13065		</t>
+    <t>MFC13065</t>
   </si>
   <si>
     <t>MAXIMO CALUZA</t>
   </si>
   <si>
     <t>SAN JUAN ABRA</t>
   </si>
   <si>
     <t>DONNA FERIDO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCR 6531</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>LESTER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>