--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -173,87 +173,87 @@
   <si>
     <t>K5003-91175</t>
   </si>
   <si>
     <t>CAMALANIUGAN CAGAYAN</t>
   </si>
   <si>
     <t>may ann ereal mina</t>
   </si>
   <si>
     <t>K7126-91208</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
     <t>EDMUNDO Q. DIEGO</t>
   </si>
   <si>
     <t>K7125-91490</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Alvin Balino </t>
+    <t>Alvin Balino</t>
   </si>
   <si>
     <t>K7073-91550</t>
   </si>
   <si>
     <t>FLORA APAYAO</t>
   </si>
   <si>
     <t>Jennyfer Bunday Antonio</t>
   </si>
   <si>
     <t>K7063-91392</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>LUZVIMINDA G.LIBAN</t>
   </si>
   <si>
     <t>K7124-91556</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>MARY ANN B. DALEJA</t>
   </si>
   <si>
     <t>K7123-91667</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLON BAUTISTA </t>
+    <t>MARLON BAUTISTA</t>
   </si>
   <si>
     <t>K7026-91194</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
     <t>Shirley esposo gabatin</t>
   </si>
   <si>
     <t>K7124-91778</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
   <si>
     <t>ROLAND C. MALOOM</t>
   </si>
   <si>
     <t>K7030-91518</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
@@ -305,147 +305,147 @@
   <si>
     <t>LEOPOLDO LUTAP</t>
   </si>
   <si>
     <t>K7123-91638</t>
   </si>
   <si>
     <t>Marilyn Tenorio</t>
   </si>
   <si>
     <t>K7126-91562</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>LUZVIMINDA PASCO</t>
   </si>
   <si>
     <t>K7123-91660</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBEN COLLADO RAMOS </t>
+    <t>RUBEN COLLADO RAMOS</t>
   </si>
   <si>
     <t>K7126-91326</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Oscar P Morcillo</t>
   </si>
   <si>
     <t>K7026-91604</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ailene </t>
+    <t>Ailene</t>
   </si>
   <si>
     <t>K6002-91453</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>STEPANAIE FAITH JAVINAR</t>
   </si>
   <si>
     <t>K5002-91517</t>
   </si>
   <si>
-    <t xml:space="preserve">REMEDIOS GAMBOA </t>
+    <t>REMEDIOS GAMBOA</t>
   </si>
   <si>
     <t>K6002-109040</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>NICO BALINGIT</t>
   </si>
   <si>
     <t>K7061-91557</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Cora Salenga Lingad </t>
+    <t>Cora Salenga Lingad</t>
   </si>
   <si>
     <t>K7068-94943</t>
   </si>
   <si>
     <t>RHODA VICTORIO</t>
   </si>
   <si>
     <t>K7074-91590</t>
   </si>
   <si>
     <t>Patricia torres</t>
   </si>
   <si>
     <t>K7074-90989</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
     <t>Caress martin</t>
   </si>
   <si>
     <t>K7129-91178</t>
   </si>
   <si>
     <t>SAN LUIS PAMPANGA</t>
   </si>
   <si>
     <t>CONCING D. TARUC</t>
   </si>
   <si>
     <t>K7030-91624</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>JELYNE G COMPAY</t>
   </si>
   <si>
     <t>K7061-91601</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma Angeline Pagarigan </t>
+    <t>Ma Angeline Pagarigan</t>
   </si>
   <si>
     <t>K7073-91510</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>ALELIE S. MALIWAT</t>
   </si>
   <si>
     <t>K7074-94858</t>
   </si>
   <si>
     <t>ARCHIBALD L. CAPUNO</t>
   </si>
   <si>
     <t>K7026-91500</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>Rubelyn G. Inocelda</t>
   </si>
@@ -479,60 +479,60 @@
   <si>
     <t>K7126-90790</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>Emelia Quiñones</t>
   </si>
   <si>
     <t>K7068-94650</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
     <t>ANGELITO M. ASIAO</t>
   </si>
   <si>
     <t>K5003-109219</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">JIRUS LABTAN </t>
+    <t>JIRUS LABTAN</t>
   </si>
   <si>
     <t>K5002-91382</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">OLDESSA R  GACUSAN </t>
+    <t>OLDESSA R  GACUSAN</t>
   </si>
   <si>
     <t>K7011-91436</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>JESSIE B TACAZON</t>
   </si>
   <si>
     <t>K7026-91299</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
     <t>AURIEVIC</t>
   </si>
   <si>
     <t>K7123-91412</t>
   </si>
   <si>
     <t>Michael R Tangalin</t>
   </si>