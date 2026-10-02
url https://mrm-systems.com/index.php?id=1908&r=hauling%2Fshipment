--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -65,84 +65,84 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-95048</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>AVELINA SADIAN</t>
   </si>
   <si>
     <t>K7123-93870</t>
   </si>
   <si>
     <t>Regie   d  aguilar</t>
   </si>
   <si>
     <t>K5005-92789</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ALFREDO VALDEZ BULOSAN </t>
+    <t>ALFREDO VALDEZ BULOSAN</t>
   </si>
   <si>
     <t>K7129-92383</t>
   </si>
   <si>
     <t>ANIWAY R. BUCAGO</t>
   </si>
   <si>
     <t>K7129-107768</t>
   </si>
   <si>
     <t>JELLY VINE RAMOS</t>
   </si>
   <si>
     <t>K7063-91183</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>JANELEE O.GAGARIN</t>
   </si>
   <si>
     <t>K7011-93880</t>
   </si>
   <si>
     <t>FATIMA A. LORENZO</t>
   </si>
   <si>
     <t>K7068-95663</t>
   </si>
   <si>
-    <t xml:space="preserve">RANDY ANTALAN </t>
+    <t>RANDY ANTALAN</t>
   </si>
   <si>
     <t>K8002-91024</t>
   </si>
   <si>
     <t>JAYSON O LOZANO</t>
   </si>
   <si>
     <t>K7011-94896</t>
   </si>
   <si>
     <t>MARILOU G. IGNACIO</t>
   </si>
   <si>
     <t>K7016-92423</t>
   </si>
   <si>
     <t>LICAB NUEVA ECIJA</t>
   </si>
   <si>
     <t>TERESITA TAMSI</t>
   </si>
   <si>
     <t>K7068-95081</t>
   </si>
@@ -179,96 +179,96 @@
   <si>
     <t>SALLY BARBO</t>
   </si>
   <si>
     <t>K5002-107490</t>
   </si>
   <si>
     <t>LEONORA D MAUYAO</t>
   </si>
   <si>
     <t>K7123-91851</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>Bienvinido G. Celendro</t>
   </si>
   <si>
     <t>K7125-107562</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Majid Miranda </t>
+    <t>Majid Miranda</t>
   </si>
   <si>
     <t>K7016-91295</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN MANUEL </t>
+    <t>EVELYN MANUEL</t>
   </si>
   <si>
     <t>K7072-108320</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORENCIO RODRIGUEZ </t>
+    <t>FLORENCIO RODRIGUEZ</t>
   </si>
   <si>
     <t>K5005-94423</t>
   </si>
   <si>
     <t>CASSANDRA JOY G.JULIAN</t>
   </si>
   <si>
     <t>K7074-91000</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Samantha marie ignaclo ramos</t>
   </si>
   <si>
     <t>K7068-92730</t>
   </si>
   <si>
     <t>RANDOLPH JUMAMAL</t>
   </si>
   <si>
     <t>K7011-94733</t>
   </si>
   <si>
-    <t xml:space="preserve">SHARON B. VILLAMAR </t>
+    <t>SHARON B. VILLAMAR</t>
   </si>
   <si>
     <t>K7063-94654</t>
   </si>
   <si>
     <t>LOLITA B.RODIEL</t>
   </si>
   <si>
     <t>K7105-85621</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MYRNA G. MATIAS</t>
   </si>
   <si>
     <t>K7074-94620</t>
   </si>
   <si>
     <t>Kim Patrick ibarra</t>
   </si>
   <si>
     <t>K7011-92474</t>
   </si>
@@ -290,114 +290,114 @@
   <si>
     <t>K7129-94567</t>
   </si>
   <si>
     <t>LINDSEI JASMINE P. DOMINGO</t>
   </si>
   <si>
     <t>K7126-92002</t>
   </si>
   <si>
     <t>Allan Angelo Endonilla</t>
   </si>
   <si>
     <t>K7093-93410</t>
   </si>
   <si>
     <t>JOCELYN ALMADRO</t>
   </si>
   <si>
     <t>K7016-91416</t>
   </si>
   <si>
     <t>ZARAGOZA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">VHAN LIAN BASILIO </t>
+    <t>VHAN LIAN BASILIO</t>
   </si>
   <si>
     <t>K6002-95078</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
     <t>AMER D. AMPUAN</t>
   </si>
   <si>
     <t>K7093-95969</t>
   </si>
   <si>
     <t>DALIA LUMASAC</t>
   </si>
   <si>
     <t>K7123-82160</t>
   </si>
   <si>
     <t>DIPACULAO AURORA</t>
   </si>
   <si>
     <t>MYRA MANAIOS</t>
   </si>
   <si>
     <t>K7069-104801</t>
   </si>
   <si>
     <t>MARIA AURORA AURORA</t>
   </si>
   <si>
     <t>LORNCIO KIMAYONG</t>
   </si>
   <si>
     <t>K7016-106089</t>
   </si>
   <si>
-    <t xml:space="preserve">RAYAN GULENG </t>
+    <t>RAYAN GULENG</t>
   </si>
   <si>
     <t>K7026-89234</t>
   </si>
   <si>
     <t>Gener g. Deri</t>
   </si>
   <si>
     <t>K7011-94776</t>
   </si>
   <si>
     <t>SAN LUIS AURORA</t>
   </si>
   <si>
     <t>MARK D. TUBAY</t>
   </si>
   <si>
     <t>NONABELLE R. LIPIO</t>
   </si>
   <si>
     <t>MORENA VILLAVICENTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY UBONGEN </t>
+    <t>JAY UBONGEN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK 8209</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JR GALUTAN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>RHOMIE</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>