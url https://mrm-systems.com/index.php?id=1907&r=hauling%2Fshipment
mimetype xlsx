--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -137,201 +137,201 @@
   <si>
     <t>FLORDELIZA R.SOLIS</t>
   </si>
   <si>
     <t>K7026-91874</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>GERARDOC C. INONCILLO</t>
   </si>
   <si>
     <t>K7129-90972</t>
   </si>
   <si>
     <t>JOSEPHINE CENTENO</t>
   </si>
   <si>
     <t>K7016-90295</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">RONNIE ROSALES </t>
+    <t>RONNIE ROSALES</t>
   </si>
   <si>
     <t>K7011-94063</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>JENNIFER SAN JOSE</t>
   </si>
   <si>
     <t>K7125-93107</t>
   </si>
   <si>
     <t>AIRENE CAPARAS</t>
   </si>
   <si>
     <t>K7061-94108</t>
   </si>
   <si>
     <t>Amora Amores</t>
   </si>
   <si>
     <t>K7026-95202</t>
   </si>
   <si>
     <t>EDDEMAR DANTES</t>
   </si>
   <si>
     <t>K7063-96038</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>ANITA PASCUAL GALAWAN</t>
   </si>
   <si>
     <t>K5003-108049</t>
   </si>
   <si>
     <t>JUSTINO BAUTISTA JR</t>
   </si>
   <si>
     <t>K7061-90902</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rowena Gatuz </t>
+    <t>Rowena Gatuz</t>
   </si>
   <si>
     <t>K7126-107309</t>
   </si>
   <si>
     <t>Apolonio Villalon Jr.</t>
   </si>
   <si>
     <t>K7063-95857</t>
   </si>
   <si>
     <t>MARIAN TABERAO</t>
   </si>
   <si>
     <t>K7061-93682</t>
   </si>
   <si>
     <t>Antonio Francisco</t>
   </si>
   <si>
     <t>K7135-90258</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Erica G Fragata </t>
+    <t>Erica G Fragata</t>
   </si>
   <si>
     <t>K6002-93783</t>
   </si>
   <si>
     <t>NESTOR GUEVARRA GAJES</t>
   </si>
   <si>
     <t>K7011-94820</t>
   </si>
   <si>
     <t>EGDAR FRAGATA</t>
   </si>
   <si>
     <t>K6002-108690</t>
   </si>
   <si>
     <t>VERGEL. SAN PEDRO</t>
   </si>
   <si>
     <t>K7123-94978</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">DANIELLE ELIYAH P DANIEL </t>
+    <t>DANIELLE ELIYAH P DANIEL</t>
   </si>
   <si>
     <t>K7026-92880</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>GRACE ABESAMIS</t>
   </si>
   <si>
     <t>K7026-95053</t>
   </si>
   <si>
     <t>PAULINO DAYSON</t>
   </si>
   <si>
     <t>K7121-90754</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Vilma   salasayo </t>
+    <t>Vilma   salasayo</t>
   </si>
   <si>
     <t>K5002-95287</t>
   </si>
   <si>
-    <t xml:space="preserve">MERICRIS J  MENDOZA </t>
+    <t>MERICRIS J  MENDOZA</t>
   </si>
   <si>
     <t>K7063-94765</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>PRECILA TIMBOL</t>
   </si>
   <si>
     <t>K5003-90655</t>
   </si>
   <si>
-    <t xml:space="preserve">mary  jane algas </t>
+    <t>mary  jane algas</t>
   </si>
   <si>
     <t>K7061-90753</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Susan Dator</t>
   </si>
   <si>
     <t>K5004-106478</t>
   </si>
   <si>
     <t>KRISTEL ANN S. VALINO</t>
   </si>
   <si>
     <t>K7026-94627</t>
   </si>
   <si>
     <t>Leonhel bugcat quiambao</t>
   </si>
   <si>
     <t>K7126-93511</t>
   </si>
@@ -344,51 +344,51 @@
   <si>
     <t>K7125-92972</t>
   </si>
   <si>
     <t>Diana F Ramoso</t>
   </si>
   <si>
     <t>K7125-95135</t>
   </si>
   <si>
     <t>Jhane p Gonzales</t>
   </si>
   <si>
     <t>K7126-95198</t>
   </si>
   <si>
     <t>MAIDEN CHERYL T JACOB</t>
   </si>
   <si>
     <t>K7135-89734</t>
   </si>
   <si>
     <t>DINGALAN AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">Oscar M Vivero Sr </t>
+    <t>Oscar M Vivero Sr</t>
   </si>
   <si>
     <t>K7123-90551</t>
   </si>
   <si>
     <t>Abegail Garbolo</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCE 9354</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JASON HERMOSO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>ENON</t>
   </si>