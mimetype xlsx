--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -104,51 +104,51 @@
   <si>
     <t>K7093-91160</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>JOHN PAUL BUNDA</t>
   </si>
   <si>
     <t>K7074-90969</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>CELIA TOMINES</t>
   </si>
   <si>
     <t>K7125-91369</t>
   </si>
   <si>
     <t>LAOAC PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Ferdinand Campos </t>
+    <t>Ferdinand Campos</t>
   </si>
   <si>
     <t>K7074-90956</t>
   </si>
   <si>
     <t>BUCAY ABRA</t>
   </si>
   <si>
     <t>Jodhel b. Bisnan</t>
   </si>
   <si>
     <t>K7063-91283</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>MA.VILLA.GRACIA B.MANUEL</t>
   </si>
   <si>
     <t>K7068-95385</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
@@ -203,69 +203,69 @@
   <si>
     <t>K7125-94953</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>REYSIE N BRITOS</t>
   </si>
   <si>
     <t>K7069-91277</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>ROLLIE AGARPO</t>
   </si>
   <si>
     <t>K7125-91063</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Gerald Jim D Tamayo </t>
+    <t>Gerald Jim D Tamayo</t>
   </si>
   <si>
     <t>K7074-91340</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Client tias </t>
+    <t>Client tias</t>
   </si>
   <si>
     <t>K7069-94955</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">AMALIA LAYGO </t>
+    <t>AMALIA LAYGO</t>
   </si>
   <si>
     <t>K7074-91468</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Sherwin c. Guillermo</t>
   </si>
   <si>
     <t>K7068-91229</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>MENERVA PESTANO</t>
   </si>
   <si>
     <t>K7074-95155</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
@@ -302,51 +302,51 @@
   <si>
     <t>K7068-95081</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>ATHENA CABALAR DIVINA</t>
   </si>
   <si>
     <t>K7074-91420</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>Jenny rose Domingo mactal</t>
   </si>
   <si>
     <t>K7121-90754</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Vilma   salasayo </t>
+    <t>Vilma   salasayo</t>
   </si>
   <si>
     <t>K7063-94765</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>PRECILA TIMBOL</t>
   </si>
   <si>
     <t>K7125-95135</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Jhane p Gonzales</t>
   </si>
   <si>
     <t>K7126-95198</t>
   </si>
   <si>
     <t>MAIDEN CHERYL T JACOB</t>
   </si>
@@ -374,51 +374,51 @@
   <si>
     <t>JOCELYN ALMADRO</t>
   </si>
   <si>
     <t>K7074-94620</t>
   </si>
   <si>
     <t>Kim Patrick ibarra</t>
   </si>
   <si>
     <t>K7063-91439</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>ARNEL P.TUNGCAB</t>
   </si>
   <si>
     <t>K7125-95407</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Reynaldo Morales </t>
+    <t>Reynaldo Morales</t>
   </si>
   <si>
     <t>K7125-95142</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
     <t>Gloria C Yabut</t>
   </si>
   <si>
     <t>K7074-91297</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Josephine muldong lacanlale</t>
   </si>
   <si>
     <t>K7063-93068</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
@@ -446,117 +446,117 @@
   <si>
     <t>K7093-90656</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>ROCELLA  C. SIBAL</t>
   </si>
   <si>
     <t>K7068-91170</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
     <t>CRISTOPHER E. AGUSTIN</t>
   </si>
   <si>
     <t>K7127-93201</t>
   </si>
   <si>
     <t>GALIMUYOD ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MANUEL DEL ROSARIO JR </t>
+    <t>MANUEL DEL ROSARIO JR</t>
   </si>
   <si>
     <t>K7125-94713</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLO G CUARESMA </t>
+    <t>CARLO G CUARESMA</t>
   </si>
   <si>
     <t>K7125-91409</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Valerie R Fernandez</t>
   </si>
   <si>
     <t>K7125-91224</t>
   </si>
   <si>
-    <t xml:space="preserve">Stepheny ann cabanero </t>
+    <t>Stepheny ann cabanero</t>
   </si>
   <si>
     <t>K7068-91025</t>
   </si>
   <si>
     <t>CASIGURAN AURORA</t>
   </si>
   <si>
     <t>FERNANDO AQUILAR</t>
   </si>
   <si>
     <t>K7074-91174</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>Dominador lanuza</t>
   </si>
   <si>
     <t>K7074-95515</t>
   </si>
   <si>
     <t>NOREEN JOY A. DOMINNO</t>
   </si>
   <si>
     <t>K7074-90494</t>
   </si>
   <si>
     <t>CABA LA UNION</t>
   </si>
   <si>
     <t>Marl Joshua yangoas</t>
   </si>
   <si>
     <t>K7093-94701</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA D. RAMIREZ </t>
+    <t>LILIA D. RAMIREZ</t>
   </si>
   <si>
     <t>K7125-94986</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>Marilou V Aquino</t>
   </si>
   <si>
     <t>K5005-90985</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>JUSTIN MARI U.DELIZO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>