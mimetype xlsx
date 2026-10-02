--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>08/12/2026 03:20:02 - 08/12/2026 03:59:02</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -110,126 +110,126 @@
   <si>
     <t>K7068-95432</t>
   </si>
   <si>
     <t>CITY OF CATBALOGAN (Capital) SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>ROSANNA HERANDEZ-SABIO</t>
   </si>
   <si>
     <t>K7068-91313</t>
   </si>
   <si>
     <t>SAN SEBASTIAN SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>PELAGIA M.MABINGNAY</t>
   </si>
   <si>
     <t>K7126-90916</t>
   </si>
   <si>
     <t>TARANGNAN SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
-    <t xml:space="preserve">Jordan M Bersamin </t>
+    <t>Jordan M Bersamin</t>
   </si>
   <si>
     <t>K7093-91089</t>
   </si>
   <si>
     <t>HINUNANGAN SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">DELMA E. JUAMAN </t>
+    <t>DELMA E. JUAMAN</t>
   </si>
   <si>
     <t>K7030-93213</t>
   </si>
   <si>
     <t>GINGOOG CITY MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>DEXTER C GERONILLA</t>
   </si>
   <si>
     <t>K7063-94979</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>BERNIE D.VENTURA</t>
   </si>
   <si>
     <t>K5003-95161</t>
   </si>
   <si>
     <t>rosalie ebagat</t>
   </si>
   <si>
     <t>K7123-95126</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RECHIELD DUMAGUING </t>
+    <t>RECHIELD DUMAGUING</t>
   </si>
   <si>
     <t>K7121-93844</t>
   </si>
   <si>
     <t>Rodel C Salvador</t>
   </si>
   <si>
     <t>K7121-93840</t>
   </si>
   <si>
     <t>Fe Fernandez</t>
   </si>
   <si>
     <t>K7126-92528</t>
   </si>
   <si>
     <t>Russel Joe P. Castroverde</t>
   </si>
   <si>
     <t>K7074-108233</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>JOHNROS MUTUC</t>
   </si>
   <si>
     <t>K7125-93178</t>
   </si>
   <si>
-    <t xml:space="preserve">Delio Lino </t>
+    <t>Delio Lino</t>
   </si>
   <si>
     <t>K7068-92801</t>
   </si>
   <si>
     <t>ISLAND GARDEN CITY OF SAMAL DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>RONITO M.BARING SR</t>
   </si>
   <si>
     <t>K7073-93385</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Rosedeil Jakosalem</t>
   </si>
   <si>
     <t>K7121-93749</t>
   </si>
   <si>
     <t>QUEEN ANN ROSE GUMINANG</t>
   </si>
@@ -251,93 +251,93 @@
   <si>
     <t>JANELL ANN C. RENDON</t>
   </si>
   <si>
     <t>K7129-93522</t>
   </si>
   <si>
     <t>BRAULIO E. DUJALI DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>EATEBAN ESCAROLA</t>
   </si>
   <si>
     <t>K7030-93220</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>ARABIA P KULANO</t>
   </si>
   <si>
     <t>K7125-95531</t>
   </si>
   <si>
-    <t xml:space="preserve">Sherwin Gambong </t>
+    <t>Sherwin Gambong</t>
   </si>
   <si>
     <t>K7030-92652</t>
   </si>
   <si>
     <t>PASCUAL F GAB</t>
   </si>
   <si>
     <t>K5003-107883</t>
   </si>
   <si>
     <t>MARILOU  P  GALGO</t>
   </si>
   <si>
     <t>K7125-92681</t>
   </si>
   <si>
     <t>Reynaldo Panuayan</t>
   </si>
   <si>
     <t>K7129-90738</t>
   </si>
   <si>
     <t>LEO B. DEMETILLO</t>
   </si>
   <si>
     <t>K7129-93125</t>
   </si>
   <si>
     <t>JIMBOY G. PANTOJAN</t>
   </si>
   <si>
     <t>K7093-108361</t>
   </si>
   <si>
     <t>NIKKI D. MASAUDING</t>
   </si>
   <si>
     <t>K7030-90881</t>
   </si>
   <si>
-    <t xml:space="preserve">CATALINA DEOCAMPO </t>
+    <t>CATALINA DEOCAMPO</t>
   </si>
   <si>
     <t>K7074-95487</t>
   </si>
   <si>
     <t>Robenson t. Villanos</t>
   </si>
   <si>
     <t>K7126-91899</t>
   </si>
   <si>
     <t>Junalyn R Banguis</t>
   </si>
   <si>
     <t>K7129-93710</t>
   </si>
   <si>
     <t>JENARD L JAMIL</t>
   </si>
   <si>
     <t>K7061-91946</t>
   </si>
   <si>
     <t>Alexandra Marie Baleroso</t>
   </si>
@@ -371,51 +371,51 @@
   <si>
     <t>RONALD MUTIA EPE</t>
   </si>
   <si>
     <t>K7026-108773</t>
   </si>
   <si>
     <t>JANETH MANDAHAY</t>
   </si>
   <si>
     <t>K7105-90279</t>
   </si>
   <si>
     <t>ANA MARIE N. LUGA</t>
   </si>
   <si>
     <t>K7074-93090</t>
   </si>
   <si>
     <t>Meriam cal sahisan</t>
   </si>
   <si>
     <t>K7125-92894</t>
   </si>
   <si>
-    <t xml:space="preserve">Dranreb RJ Lavina </t>
+    <t>Dranreb RJ Lavina</t>
   </si>
   <si>
     <t>K7068-94942</t>
   </si>
   <si>
     <t>EPRA PRODITO DIOLA</t>
   </si>
   <si>
     <t>K6002-95120</t>
   </si>
   <si>
     <t>ERIC RAMONES</t>
   </si>
   <si>
     <t>K7011-95067</t>
   </si>
   <si>
     <t>RICHEL BERNIL</t>
   </si>
   <si>
     <t>K5005-91219</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
@@ -431,96 +431,96 @@
   <si>
     <t>K7026-108004</t>
   </si>
   <si>
     <t>HAGONOY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>JERRY H. LOZANO</t>
   </si>
   <si>
     <t>K7068-90973</t>
   </si>
   <si>
     <t>SULOP DAVAO DEL SUR</t>
   </si>
   <si>
     <t>LEO A PONCE</t>
   </si>
   <si>
     <t>K7125-94964</t>
   </si>
   <si>
     <t>BANAYBANAY DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Donna T Tediaros </t>
+    <t>Donna T Tediaros</t>
   </si>
   <si>
     <t>K7068-90968</t>
   </si>
   <si>
     <t>CARAGA DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>KRIZZVIE MAE C.PONCE (MIMIE)</t>
   </si>
   <si>
     <t>K7121-95109</t>
   </si>
   <si>
     <t>GOVERNOR GENEROSO DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Melvin E Saladaga</t>
   </si>
   <si>
     <t>K6002-92432</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>MELA JEAN P. AMADO</t>
   </si>
   <si>
     <t>K7121-92415</t>
   </si>
   <si>
     <t>Gloria Monsales</t>
   </si>
   <si>
     <t>K6002-90882</t>
   </si>
   <si>
     <t>ANNABELLA PRADO SABABAN</t>
   </si>
   <si>
     <t>K7125-93225</t>
   </si>
   <si>
-    <t xml:space="preserve">Quennie U Capiloyan </t>
+    <t>Quennie U Capiloyan</t>
   </si>
   <si>
     <t>K7126-91713</t>
   </si>
   <si>
     <t>COMPOSTELA COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Alvin Baruis</t>
   </si>
   <si>
     <t>K7068-95322</t>
   </si>
   <si>
     <t>MARK ANTHONY DOYDORA</t>
   </si>
   <si>
     <t>K7061-95025</t>
   </si>
   <si>
     <t>Allan Palomar</t>
   </si>
   <si>
     <t>K7121-93732</t>
   </si>
@@ -530,51 +530,51 @@
   <si>
     <t>Carol memong abelleja</t>
   </si>
   <si>
     <t>K7123-93203</t>
   </si>
   <si>
     <t>MAWAB COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>SHEILA MIE PON AN</t>
   </si>
   <si>
     <t>K7061-92523</t>
   </si>
   <si>
     <t>MONKAYO COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Christian joey Salamanca</t>
   </si>
   <si>
     <t>K7026-93526</t>
   </si>
   <si>
-    <t xml:space="preserve">CECILIA </t>
+    <t>CECILIA</t>
   </si>
   <si>
     <t>K7124-90887</t>
   </si>
   <si>
     <t>MARIA FE GARCIANO</t>
   </si>
   <si>
     <t>K7068-92585</t>
   </si>
   <si>
     <t>NABUNTURAN (Capital) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>LINDON ROY SONGAHID</t>
   </si>
   <si>
     <t>K7068-92581</t>
   </si>
   <si>
     <t>MARVEN JEMS PLAZA</t>
   </si>
   <si>
     <t>K7030-92001</t>
   </si>
@@ -602,51 +602,51 @@
   <si>
     <t>K7126-93380</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Reshin S. Rasonabe</t>
   </si>
   <si>
     <t>K7125-94855</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>CARMELA N MONTE</t>
   </si>
   <si>
     <t>K5002-91826</t>
   </si>
   <si>
     <t>TAGBINA SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">HARVEY T PALWA </t>
+    <t>HARVEY T PALWA</t>
   </si>
   <si>
     <t>K7073-94940</t>
   </si>
   <si>
     <t>GUIUAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>ELIZABETH HEARNEY /BENJIE BOCO</t>
   </si>
   <si>
     <t>K5002-108872</t>
   </si>
   <si>
     <t>LLORENTE EASTERN SAMAR</t>
   </si>
   <si>
     <t>GINALYN GUIRA YAPE</t>
   </si>
   <si>
     <t>K7068-92535</t>
   </si>
   <si>
     <t>SAN POLICARPO EASTERN SAMAR</t>
   </si>
@@ -680,102 +680,93 @@
   <si>
     <t>K7074-92872</t>
   </si>
   <si>
     <t>BURAUEN LEYTE</t>
   </si>
   <si>
     <t>Flocerfina pamanian</t>
   </si>
   <si>
     <t>K7121-90901</t>
   </si>
   <si>
     <t>CAPOOCAN LEYTE</t>
   </si>
   <si>
     <t>Maeramae Pilande</t>
   </si>
   <si>
     <t>K7125-95426</t>
   </si>
   <si>
     <t>JARO LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Rhea Madronio </t>
+    <t>Rhea Madronio</t>
   </si>
   <si>
     <t>K7068-90992</t>
   </si>
   <si>
     <t>ORMOC CITY LEYTE</t>
   </si>
   <si>
     <t>BETTY ENERO CASAS</t>
   </si>
   <si>
     <t>K7068-93072</t>
   </si>
   <si>
     <t>GINA P.RITA</t>
   </si>
   <si>
     <t>K7129-108897</t>
   </si>
   <si>
     <t>PALO LEYTE</t>
   </si>
   <si>
     <t>John. Marlon maglinte</t>
   </si>
   <si>
     <t>DONNA LIM LUCSON</t>
   </si>
   <si>
     <t>MFC13058</t>
   </si>
   <si>
     <t>MERA FLOR FUENTES / RICHMOND</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13910	</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ESTERLITA GONZALES </t>
+    <t>MFC13910</t>
+  </si>
+  <si>
+    <t>HARLEINE JAMISON</t>
   </si>
   <si>
     <t>ESTERLITA GONZALES</t>
-  </si>
-[...4 lines deleted...]
-    <t>HARLEINE JAMAISON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCS4053</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ryan galasinao</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Paolo sumampong</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
@@ -1112,51 +1103,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F109"/>
+  <dimension ref="A1:F108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2454,141 +2445,127 @@
         <v>231</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>232</v>
       </c>
       <c r="B98" t="s">
         <v>76</v>
       </c>
       <c r="C98">
         <v>2</v>
       </c>
       <c r="D98" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>234</v>
       </c>
       <c r="B99" t="s">
         <v>76</v>
       </c>
       <c r="C99">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>109953</v>
       </c>
       <c r="B100" t="s">
         <v>76</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
       <c r="D100" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>109954</v>
       </c>
       <c r="B101" t="s">
         <v>76</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
       <c r="D101" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" t="s">
         <v>237</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A102" t="s">
+      <c r="B103" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
+        <v>239</v>
+      </c>
+      <c r="B104" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
+        <v>241</v>
+      </c>
+      <c r="B105" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
+        <v>243</v>
+      </c>
+      <c r="B106" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
+        <v>245</v>
+      </c>
+      <c r="B107" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>248</v>
-[...7 lines deleted...]
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>