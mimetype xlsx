--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -50,84 +50,84 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-92625</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Emily L Lorenzo </t>
+    <t>Emily L Lorenzo</t>
   </si>
   <si>
     <t>K7061-90733</t>
   </si>
   <si>
     <t>Honey Lyn Lorenzo</t>
   </si>
   <si>
     <t>K7016-90899</t>
   </si>
   <si>
     <t>NICOLE TANAGON</t>
   </si>
   <si>
     <t>K7125-93791</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELINE JOY DELA CRUZ </t>
+    <t>ANGELINE JOY DELA CRUZ</t>
   </si>
   <si>
     <t>K7129-91633</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>TREXY SOLIS</t>
   </si>
   <si>
     <t>K7121-92849</t>
   </si>
   <si>
-    <t xml:space="preserve">Francissca Flory Taluban </t>
+    <t>Francissca Flory Taluban</t>
   </si>
   <si>
     <t>K5003-93853</t>
   </si>
   <si>
     <t>clarice pasada</t>
   </si>
   <si>
     <t>K7061-91889</t>
   </si>
   <si>
     <t>Ace Mejia</t>
   </si>
   <si>
     <t>K5001-95564</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
     <t>Nora Aquino honrado</t>
   </si>
   <si>
     <t>K7127-92832</t>
   </si>
@@ -203,60 +203,60 @@
   <si>
     <t>ALEAH MAROHOM</t>
   </si>
   <si>
     <t>K7093-107695</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>KIM ORTEGA</t>
   </si>
   <si>
     <t>K5003-108354</t>
   </si>
   <si>
     <t>Meriam Macaraeg</t>
   </si>
   <si>
     <t>K7026-92500</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Vilma galang esguerra </t>
+    <t>Vilma galang esguerra</t>
   </si>
   <si>
     <t>K5003-90699</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">FILIPINA CUCHAPIN </t>
+    <t>FILIPINA CUCHAPIN</t>
   </si>
   <si>
     <t>K5003-91703</t>
   </si>
   <si>
     <t>K6002-92692</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>MELANIA M. CELARIO</t>
   </si>
   <si>
     <t>K7125-105263</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>PAUL MANALO</t>
   </si>
   <si>
     <t>K7061-91894</t>
   </si>
@@ -275,51 +275,51 @@
   <si>
     <t>Jonna G Poselero</t>
   </si>
   <si>
     <t>K5004-92116</t>
   </si>
   <si>
     <t>CRISTINA R MAGCALAS</t>
   </si>
   <si>
     <t>K7125-92539</t>
   </si>
   <si>
     <t>Evelyn U Omay</t>
   </si>
   <si>
     <t>K8002-107806</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>JENALYN A. LACHAMA</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNEL L. DULAY </t>
+    <t>ARNEL L. DULAY</t>
   </si>
   <si>
     <t>MFC13702</t>
   </si>
   <si>
     <t>MARK PAOLO CHING</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">OBETH </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>