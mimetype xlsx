--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -59,60 +59,60 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7030-92601</t>
   </si>
   <si>
     <t>BAYOG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>CONSTANCIA A MEDILLO</t>
   </si>
   <si>
     <t>K7125-95603</t>
   </si>
   <si>
     <t>DUMINGAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">AIWEDEH B PATADLAS </t>
+    <t>AIWEDEH B PATADLAS</t>
   </si>
   <si>
     <t>K7126-93999</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Minda R Zamora </t>
+    <t>Minda R Zamora</t>
   </si>
   <si>
     <t>K7063-94737</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>JONATHAN Y.LUSTERIO</t>
   </si>
   <si>
     <t>K7124-92583</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>CHARITY JUSAY</t>
   </si>
   <si>
     <t>K7124-90923</t>
   </si>
   <si>
     <t>URSINA C. ALAMBATIN</t>
   </si>
@@ -296,69 +296,69 @@
   <si>
     <t>K8002-108050</t>
   </si>
   <si>
     <t>GRACE LYNN M GUMBAN</t>
   </si>
   <si>
     <t>K7068-91304</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
     <t>SARAH JOY BIBOSO</t>
   </si>
   <si>
     <t>K7123-93600</t>
   </si>
   <si>
     <t>Maribel G Calatao</t>
   </si>
   <si>
     <t>K7123-93594</t>
   </si>
   <si>
-    <t xml:space="preserve">James Rj figueroa </t>
+    <t>James Rj figueroa</t>
   </si>
   <si>
     <t>K7026-93490</t>
   </si>
   <si>
     <t>MARKAZ KHADIJAH/JIJAH SABANI</t>
   </si>
   <si>
     <t>K7129-90903</t>
   </si>
   <si>
     <t>ASH LEAH BUNAGAN</t>
   </si>
   <si>
     <t>K7061-91905</t>
   </si>
   <si>
-    <t xml:space="preserve">Susan Tequillo </t>
+    <t>Susan Tequillo</t>
   </si>
   <si>
     <t>K7129-95363</t>
   </si>
   <si>
     <t>Jovin Dipay Fat</t>
   </si>
   <si>
     <t>K7129-95473</t>
   </si>
   <si>
     <t>JOMAR MARASIGAN</t>
   </si>
   <si>
     <t>K7074-92670</t>
   </si>
   <si>
     <t>Bienvenido l nonol</t>
   </si>
   <si>
     <t>K7068-94801</t>
   </si>
   <si>
     <t>NABAISA TUWA</t>
   </si>
@@ -419,60 +419,60 @@
   <si>
     <t>jennie magaling</t>
   </si>
   <si>
     <t>K7011-91116</t>
   </si>
   <si>
     <t>MARY LENE ANTANG</t>
   </si>
   <si>
     <t>K5005-108028</t>
   </si>
   <si>
     <t>MANSOR ARATO MANGONTRA</t>
   </si>
   <si>
     <t>K7061-92518</t>
   </si>
   <si>
     <t>Deter Lenteja</t>
   </si>
   <si>
     <t>K7133-107482</t>
   </si>
   <si>
-    <t xml:space="preserve">Donald catalan </t>
+    <t>Donald catalan</t>
   </si>
   <si>
     <t>K7125-95615</t>
   </si>
   <si>
     <t>NORALA SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">Joerey L Silva </t>
+    <t>Joerey L Silva</t>
   </si>
   <si>
     <t>K7126-91661</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
     <t>Almera Cassandra U Mamalac</t>
   </si>
   <si>
     <t>K5003-95108</t>
   </si>
   <si>
     <t>ROMELYN SABREVEGA</t>
   </si>
   <si>
     <t>K7121-94975</t>
   </si>
   <si>
     <t>Albert Tamba Santos</t>
   </si>
   <si>
     <t>K7074-95823</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>K7123-93322</t>
   </si>
   <si>
     <t>Precy C Calibara</t>
   </si>
   <si>
     <t>K7123-94960</t>
   </si>
   <si>
     <t>ERNESTO LORENZO LUNA</t>
   </si>
   <si>
     <t>K7129-107584</t>
   </si>
   <si>
     <t>RESTIE T. ANTIENZA</t>
   </si>
   <si>
     <t>K7123-93976</t>
   </si>
   <si>
     <t>TUPI SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Vanessa may  lazaro</t>
+    <t>Vanessa may  lazaro</t>
   </si>
   <si>
     <t>K7061-93943</t>
   </si>
   <si>
     <t>SANTO NIÑO SOUTH COTABATO</t>
   </si>
   <si>
     <t>Edna Canieso</t>
   </si>
   <si>
     <t>K7061-93940</t>
   </si>
   <si>
     <t>BAGUMBAYAN SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Zaldy Llanda</t>
   </si>
   <si>
     <t>K7061-93932</t>
   </si>
   <si>
     <t>Marjorie Alayon</t>
   </si>
@@ -818,90 +818,90 @@
   <si>
     <t>K7121-93739</t>
   </si>
   <si>
     <t>SAN LUIS AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Leonila s. Layola</t>
   </si>
   <si>
     <t>K7074-95403</t>
   </si>
   <si>
     <t>BAROBO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Ailen delos santos</t>
   </si>
   <si>
     <t>K5002-95070</t>
   </si>
   <si>
     <t>SAN MIGUEL SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Zendee rose delos arcos </t>
+    <t>Zendee rose delos arcos</t>
   </si>
   <si>
     <t>K7105-89603</t>
   </si>
   <si>
     <t>TAGO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>LUCENA ARIANTE</t>
   </si>
   <si>
     <t>K7074-95361</t>
   </si>
   <si>
     <t>CITY OF TANDAG (Capital) SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JACKIELOU VILLAVERDE </t>
+    <t>JACKIELOU VILLAVERDE</t>
   </si>
   <si>
     <t>K7026-92669</t>
   </si>
   <si>
     <t>TUBAJON DINAGAT ISLANDS</t>
   </si>
   <si>
     <t>BERNADITH M. BOTRON</t>
   </si>
   <si>
     <t>MA. KATHERINE GABAS</t>
   </si>
   <si>
     <t>ANUNCIACION LUMBOS</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14321	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	PRECILLA MENTONG</t>
+    <t>MFC14321</t>
+  </si>
+  <si>
+    <t>PRECILLA MENTONG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbr6533</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Chito aviola 09750073717</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Jomari pacete 09512534022</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>