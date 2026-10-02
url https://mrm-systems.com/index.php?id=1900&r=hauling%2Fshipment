--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -83,177 +83,177 @@
   <si>
     <t>K7030-89947</t>
   </si>
   <si>
     <t>Marthy Alemania Cortez</t>
   </si>
   <si>
     <t>K7063-91439</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>ARNEL P.TUNGCAB</t>
   </si>
   <si>
     <t>K7016-108024</t>
   </si>
   <si>
     <t>RONALYN ARCEO</t>
   </si>
   <si>
     <t>K7121-94769</t>
   </si>
   <si>
-    <t xml:space="preserve">Lani Tan Manalili </t>
+    <t>Lani Tan Manalili</t>
   </si>
   <si>
     <t>K5002-92741</t>
   </si>
   <si>
     <t>ROWENA SALAS</t>
   </si>
   <si>
     <t>K7121-91896</t>
   </si>
   <si>
     <t>JOYCEE N. YABUT</t>
   </si>
   <si>
     <t>K7126-94563</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Edna Dagmil</t>
   </si>
   <si>
     <t>K5004-92270</t>
   </si>
   <si>
     <t>ERNESTO B. MALLARI</t>
   </si>
   <si>
     <t>K7061-91781</t>
   </si>
   <si>
-    <t xml:space="preserve">Rodrigo Mendoza </t>
+    <t>Rodrigo Mendoza</t>
   </si>
   <si>
     <t>K7126-92617</t>
   </si>
   <si>
     <t>Jerry C Manacmul</t>
   </si>
   <si>
     <t>K7058-107920</t>
   </si>
   <si>
     <t>CHARMAINE R MENDOZA</t>
   </si>
   <si>
     <t>K7121-95243</t>
   </si>
   <si>
     <t>Eden U Suba</t>
   </si>
   <si>
     <t>K5004-92889</t>
   </si>
   <si>
     <t>RICHELLE P LINGAD</t>
   </si>
   <si>
     <t>K5002-95180</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN V SOLIMAN </t>
+    <t>EVELYN V SOLIMAN</t>
   </si>
   <si>
     <t>K7125-95407</t>
   </si>
   <si>
-    <t xml:space="preserve">Reynaldo Morales </t>
+    <t>Reynaldo Morales</t>
   </si>
   <si>
     <t>K7127-91923</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>BENJIE C, BACANI</t>
   </si>
   <si>
     <t>K8002-92257</t>
   </si>
   <si>
     <t>MOREL VILLANUEVA</t>
   </si>
   <si>
     <t>K7026-92626</t>
   </si>
   <si>
     <t>Teodicia callejo</t>
   </si>
   <si>
     <t>K7121-90891</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Mariel Manuel</t>
   </si>
   <si>
     <t>K8002-91761</t>
   </si>
   <si>
     <t>CORA LINGAD</t>
   </si>
   <si>
     <t>K7125-93259</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIE A PAULE </t>
+    <t>JULIE A PAULE</t>
   </si>
   <si>
     <t>K7030-94318</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Enrico D Mercado </t>
+    <t>Enrico D Mercado</t>
   </si>
   <si>
     <t>K7061-93666</t>
   </si>
   <si>
-    <t xml:space="preserve">REYNALDO GARCIA </t>
+    <t>REYNALDO GARCIA</t>
   </si>
   <si>
     <t>K7063-93068</t>
   </si>
   <si>
     <t>Marlyn l. Salvador</t>
   </si>
   <si>
     <t>K5003-93302</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>norma rosario</t>
   </si>
   <si>
     <t>K7073-94277</t>
   </si>
   <si>
     <t>ALETH SESE / BERT CURA</t>
   </si>
   <si>
     <t>K7129-93973</t>
   </si>