--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>08/10/2026 22:19:02 - 08/12/2026 03:08:58</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -77,171 +77,171 @@
   <si>
     <t>K7026-91723</t>
   </si>
   <si>
     <t>BROOKE'S POINT PALAWAN</t>
   </si>
   <si>
     <t>SITTIE BERKES PADILLA</t>
   </si>
   <si>
     <t>K7026-92890</t>
   </si>
   <si>
     <t>K5003-105584</t>
   </si>
   <si>
     <t>PUERTO PRINCESA CITY (Capital) PALAWAN</t>
   </si>
   <si>
     <t>LOSENCIA MANAEG</t>
   </si>
   <si>
     <t>K7093-105160</t>
   </si>
   <si>
-    <t xml:space="preserve">RAFFY A. RODRIGUEZ </t>
+    <t>RAFFY A. RODRIGUEZ</t>
   </si>
   <si>
     <t>K7011-93902</t>
   </si>
   <si>
     <t>PAULINE JOY ESPELICO</t>
   </si>
   <si>
     <t>K7124-93539</t>
   </si>
   <si>
-    <t xml:space="preserve">NIDA A. SAN DIEGO </t>
+    <t>NIDA A. SAN DIEGO</t>
   </si>
   <si>
     <t>K7129-92842</t>
   </si>
   <si>
     <t>ANGEL RUBY MESICULA</t>
   </si>
   <si>
     <t>K7127-90287</t>
   </si>
   <si>
     <t>SOFRONIO ESPAÑOLA PALAWAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GERAL DINE L, DE ALCA </t>
+    <t>GERAL DINE L, DE ALCA</t>
   </si>
   <si>
     <t>K6002-92693</t>
   </si>
   <si>
     <t>ANDA BOHOL</t>
   </si>
   <si>
     <t>KYLA ASELLA L. DELIGERO</t>
   </si>
   <si>
     <t>K7125-92529</t>
   </si>
   <si>
     <t>CALAPE BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">Myrna Dumadag </t>
+    <t>Myrna Dumadag</t>
   </si>
   <si>
     <t>K7125-91410</t>
   </si>
   <si>
     <t>CATIGBIAN BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCIANA SAB </t>
+    <t>MARCIANA SAB</t>
   </si>
   <si>
     <t>K8002-92745</t>
   </si>
   <si>
     <t>CLARIN BOHOL</t>
   </si>
   <si>
     <t>JOCELYN CABRERA</t>
   </si>
   <si>
     <t>K7073-108857</t>
   </si>
   <si>
     <t>DIMIAO BOHOL</t>
   </si>
   <si>
     <t>Argene Yec yec / Geredina Yooxec</t>
   </si>
   <si>
     <t>K7016-91650</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA LAGAMON </t>
+    <t>ERLINDA LAGAMON</t>
   </si>
   <si>
     <t>K7011-93175</t>
   </si>
   <si>
     <t>GARCIA HERNANDEZ BOHOL</t>
   </si>
   <si>
     <t>MARNELIE JOY A. HAUM</t>
   </si>
   <si>
     <t>K7063-95059</t>
   </si>
   <si>
     <t>GUINDULMAN BOHOL</t>
   </si>
   <si>
     <t>FELIX P.CELLACAY</t>
   </si>
   <si>
     <t>K8002-92276</t>
   </si>
   <si>
     <t>INABANGA BOHOL</t>
   </si>
   <si>
     <t>JUDY ANN SESIO</t>
   </si>
   <si>
     <t>K8002-91872</t>
   </si>
   <si>
     <t>JAGNA BOHOL</t>
   </si>
   <si>
     <t>CALEXTA BAJUYO</t>
   </si>
   <si>
     <t>K7125-95308</t>
   </si>
   <si>
-    <t xml:space="preserve">Batildo M Acas </t>
+    <t>Batildo M Acas</t>
   </si>
   <si>
     <t>K7133-93689</t>
   </si>
   <si>
     <t>Procopia  virtudazo</t>
   </si>
   <si>
     <t>K7129-93318</t>
   </si>
   <si>
     <t>JETAFE BOHOL</t>
   </si>
   <si>
     <t>DAYLINDA S. TORREON</t>
   </si>
   <si>
     <t>K7123-93530</t>
   </si>
   <si>
     <t>LOBOC BOHOL</t>
   </si>
   <si>
     <t>Susan PAJOTA/josh ascaño</t>
   </si>
@@ -296,84 +296,81 @@
   <si>
     <t>TUBIGON BOHOL</t>
   </si>
   <si>
     <t>RONALD LOPOZ</t>
   </si>
   <si>
     <t>K7011-95444</t>
   </si>
   <si>
     <t>HAZEL B. CRUZ</t>
   </si>
   <si>
     <t>K7073-95489</t>
   </si>
   <si>
     <t>UBAY BOHOL</t>
   </si>
   <si>
     <t>WILMA D. JANDAYAN</t>
   </si>
   <si>
     <t>K7135-90254</t>
   </si>
   <si>
-    <t xml:space="preserve">Lorna Tamayo </t>
+    <t>Lorna Tamayo</t>
   </si>
   <si>
     <t>EPEPANIO ARIAS</t>
   </si>
   <si>
     <t>CRIS MAE ESCORPISO</t>
   </si>
   <si>
     <t>DAUIS BOHOL</t>
   </si>
   <si>
     <t>VICENTE A. BABOR JR. C/O SUSAN'S KILAWIN RESTAURANT</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14141	</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">EMMA O. PASILBAS </t>
+    <t>MFC14141</t>
+  </si>
+  <si>
+    <t>SUSAN BERNALTE</t>
   </si>
   <si>
     <t>EMMA O. PASILBAS</t>
   </si>
   <si>
     <t>NARRA PALAWAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANK TON HONRADO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CECILIA CUARIO QUILLOPE </t>
+    <t>FRANK TON HONRADO</t>
+  </si>
+  <si>
+    <t>CECILIA CUARIO QUILLOPE</t>
   </si>
   <si>
     <t>GERTRUDES PONDOC</t>
   </si>
   <si>
     <t>MFC11672</t>
   </si>
   <si>
     <t>SUNSHINE TAUY</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Dbg6461</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Jonel simbran </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
@@ -1294,152 +1291,152 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>109490</v>
       </c>
       <c r="B43" t="s">
         <v>71</v>
       </c>
       <c r="C43">
         <v>3</v>
       </c>
       <c r="D43" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>109952</v>
       </c>
       <c r="B44" t="s">
         <v>71</v>
       </c>
       <c r="C44">
         <v>4</v>
       </c>
       <c r="D44" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>109478</v>
       </c>
       <c r="B45" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>106584</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46">
         <v>2</v>
       </c>
       <c r="D46" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>2704</v>
       </c>
       <c r="B47" t="s">
         <v>83</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B48" t="s">
         <v>86</v>
       </c>
       <c r="C48">
         <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
+        <v>108</v>
+      </c>
+      <c r="B50" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
+        <v>110</v>
+      </c>
+      <c r="B51" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B52" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B53" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
+        <v>116</v>
+      </c>
+      <c r="B54" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>