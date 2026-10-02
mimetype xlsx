--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -71,78 +71,78 @@
   <si>
     <t>ABRA DE ILOG OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>GERRY FRED SAIREZ</t>
   </si>
   <si>
     <t>K7129-91930</t>
   </si>
   <si>
     <t>RENALYN CASANOVA</t>
   </si>
   <si>
     <t>K7125-91162</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>JOSE F CAJIGAL</t>
   </si>
   <si>
     <t>K7011-93435</t>
   </si>
   <si>
-    <t xml:space="preserve">LEOPOLDO M. RAMOS JR. </t>
+    <t>LEOPOLDO M. RAMOS JR.</t>
   </si>
   <si>
     <t>K5005-108389</t>
   </si>
   <si>
     <t>RAFAEL M.CASTRO</t>
   </si>
   <si>
     <t>K7063-92770</t>
   </si>
   <si>
     <t>CITY OF CALAPAN (Capital) ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>LEVI R.BLANCA SR</t>
   </si>
   <si>
     <t>K5003-107334</t>
   </si>
   <si>
     <t>Myra Legaspi Barquilla</t>
   </si>
   <si>
     <t>K7125-94862</t>
   </si>
   <si>
-    <t xml:space="preserve">DENNIS MISOLAS </t>
+    <t>DENNIS MISOLAS</t>
   </si>
   <si>
     <t>K7068-92823</t>
   </si>
   <si>
     <t>PINAMALAYAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>BELLA M.VIDAL</t>
   </si>
   <si>
     <t>K6002-108586</t>
   </si>
   <si>
     <t>SAN TEODORO ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>NIKKI JEAN FLORIDA</t>
   </si>
   <si>
     <t>K7063-91052</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>