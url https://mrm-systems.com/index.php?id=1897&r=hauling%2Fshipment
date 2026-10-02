--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -98,51 +98,51 @@
   <si>
     <t>ESMAIL G. SANDANGAN</t>
   </si>
   <si>
     <t>K7074-107133</t>
   </si>
   <si>
     <t>KABACAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Ohrelle Ann n. Cadungog</t>
   </si>
   <si>
     <t>K7063-94891</t>
   </si>
   <si>
     <t>LASIYA LUMINGKAL</t>
   </si>
   <si>
     <t>K5002-95131</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">LEA  OCALENA </t>
+    <t>LEA  OCALENA</t>
   </si>
   <si>
     <t>K7129-93330</t>
   </si>
   <si>
     <t>Catrina Emboc</t>
   </si>
   <si>
     <t>K7121-93743</t>
   </si>
   <si>
     <t>Leonardo mabandos</t>
   </si>
   <si>
     <t>K7030-90962</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MELISARAH MELODY DAHAN PADERES</t>
   </si>
   <si>
     <t>K7121-91791</t>
   </si>
@@ -170,132 +170,132 @@
   <si>
     <t>ISIDR LOREGAS JAQUIAS</t>
   </si>
   <si>
     <t>K7063-95373</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ARIEL D LISCANO</t>
   </si>
   <si>
     <t>K7125-92646</t>
   </si>
   <si>
     <t>ReY C.MARCIAL</t>
   </si>
   <si>
     <t>K7125-91501</t>
   </si>
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Janet U tejada </t>
+    <t>Janet U tejada</t>
   </si>
   <si>
     <t>K7123-92505</t>
   </si>
   <si>
     <t>AIDO SIMON JR (JONG2X)</t>
   </si>
   <si>
     <t>K7068-107116</t>
   </si>
   <si>
     <t>MICHAEL A.DACLES</t>
   </si>
   <si>
     <t>K7121-93882</t>
   </si>
   <si>
     <t>Ali Abing</t>
   </si>
   <si>
     <t>K7069-94665</t>
   </si>
   <si>
     <t>Jumar Languido</t>
   </si>
   <si>
     <t>K6002-93517</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">BASER ESMAEL </t>
+    <t>BASER ESMAEL</t>
   </si>
   <si>
     <t>K7124-93187</t>
   </si>
   <si>
-    <t xml:space="preserve">SHANE PADILLA </t>
+    <t>SHANE PADILLA</t>
   </si>
   <si>
     <t>K7124-93138</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ORFANISAH M. ALI</t>
   </si>
   <si>
     <t>K7073-90853</t>
   </si>
   <si>
-    <t xml:space="preserve">AMINA M RACHMAN </t>
+    <t>AMINA M RACHMAN</t>
   </si>
   <si>
     <t>K6002-93546</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ANGEL BABES OBEDENCIO</t>
   </si>
   <si>
     <t>K7074-94547</t>
   </si>
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Mafel Duran ababa</t>
   </si>
   <si>
     <t>K7133-106888</t>
   </si>
   <si>
     <t>ANTIPAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Peterson Miguel </t>
+    <t>Peterson Miguel</t>
   </si>
   <si>
     <t>K7011-94817</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
     <t>IAN CRIS P. MILLAN</t>
   </si>
   <si>
     <t>K7124-93606</t>
   </si>
   <si>
     <t>RYAN GALLEGO</t>
   </si>
   <si>
     <t>K7063-91172</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
     <t>BABYLYN T.MOKALID</t>
   </si>
@@ -317,63 +317,63 @@
   <si>
     <t>NURULL ANN S. PILAS</t>
   </si>
   <si>
     <t>K5005-91188</t>
   </si>
   <si>
     <t>NORMINA ALI</t>
   </si>
   <si>
     <t>K7123-95064</t>
   </si>
   <si>
     <t>ASIDA B. HADJIRULLA</t>
   </si>
   <si>
     <t>K6002-91695</t>
   </si>
   <si>
     <t>EDMOTAIRE KATUG ALI</t>
   </si>
   <si>
     <t>K5002-94932</t>
   </si>
   <si>
-    <t xml:space="preserve">SURAIDA MITUMOG  </t>
+    <t>SURAIDA MITUMOG</t>
   </si>
   <si>
     <t>K7030-95061</t>
   </si>
   <si>
     <t>SANIA  MAKAKENA</t>
   </si>
   <si>
     <t>K5003-91532</t>
   </si>
   <si>
-    <t xml:space="preserve">DIOCOLANO SADAM SILONGAN </t>
+    <t>DIOCOLANO SADAM SILONGAN</t>
   </si>
   <si>
     <t>K7124-93141</t>
   </si>
   <si>
     <t>JIHADA ABDULATIP</t>
   </si>
   <si>
     <t>K7123-93753</t>
   </si>
   <si>
     <t>OTTU ZAILON AMPATUAN</t>
   </si>
   <si>
     <t>K7068-91572</t>
   </si>
   <si>
     <t>RAHIB S.SANDIGO</t>
   </si>
   <si>
     <t>K7105-89837</t>
   </si>
   <si>
     <t>ARBAYA ALI COMILING</t>
   </si>
@@ -404,51 +404,51 @@
   <si>
     <t>KHAULA UKAS MUKHALID</t>
   </si>
   <si>
     <t>K7074-90949</t>
   </si>
   <si>
     <t>DATU PIANG MAGUINDANAO</t>
   </si>
   <si>
     <t>Aba sunto gawa g</t>
   </si>
   <si>
     <t>K7093-91037</t>
   </si>
   <si>
     <t>MUDJAHID S KAHAR</t>
   </si>
   <si>
     <t>K7127-91300</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">NOOR M, AMIR </t>
+    <t>NOOR M, AMIR</t>
   </si>
   <si>
     <t>K7129-93729</t>
   </si>
   <si>
     <t>Muslima upan  sali</t>
   </si>
   <si>
     <t>K7093-92987</t>
   </si>
   <si>
     <t>SORAIDA M. MIDTIMBANG</t>
   </si>
   <si>
     <t>K7127-92341</t>
   </si>
   <si>
     <t>Sohanie A ganoy</t>
   </si>
   <si>
     <t>K7121-93780</t>
   </si>
   <si>
     <t>SHARIFF AGUAK (MAGANOY) (Capital) MAGUINDANAO</t>
   </si>
@@ -479,93 +479,93 @@
   <si>
     <t>TONY DARON</t>
   </si>
   <si>
     <t>K7093-108244</t>
   </si>
   <si>
     <t>HASIM M. ANGGO</t>
   </si>
   <si>
     <t>K7074-95406</t>
   </si>
   <si>
     <t>Nasser m. Karon</t>
   </si>
   <si>
     <t>K7030-92503</t>
   </si>
   <si>
     <t>VIVIAN DABLO</t>
   </si>
   <si>
     <t>K7125-91404</t>
   </si>
   <si>
-    <t xml:space="preserve">Noelito Mindalan JR </t>
+    <t>Noelito Mindalan JR</t>
   </si>
   <si>
     <t>K7063-91307</t>
   </si>
   <si>
     <t>MOHAMMAD T.ENDAR</t>
   </si>
   <si>
     <t>K7026-91951</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t>NORMA HARON</t>
   </si>
   <si>
     <t>K7125-91467</t>
   </si>
   <si>
     <t>Normina U Tumindeg</t>
   </si>
   <si>
     <t>K7125-91137</t>
   </si>
   <si>
-    <t xml:space="preserve">Samra abdulkarim Ebrahim </t>
+    <t>Samra abdulkarim Ebrahim</t>
   </si>
   <si>
     <t>K7026-90710</t>
   </si>
   <si>
     <t>Abdulkhalid lauga</t>
   </si>
   <si>
     <t>K5005-107549</t>
   </si>
   <si>
     <t>TALAYAN MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">JASNIYAH BARAUNTONG </t>
+    <t>JASNIYAH BARAUNTONG</t>
   </si>
   <si>
     <t>K7068-94711</t>
   </si>
   <si>
     <t>PAGLAT MAGUINDANAO</t>
   </si>
   <si>
     <t>SARAH JANE SALI</t>
   </si>
   <si>
     <t>K5005-90683</t>
   </si>
   <si>
     <t>GUINDULUNGAN MAGUINDANAO</t>
   </si>
   <si>
     <t>SALIK M BAGLID</t>
   </si>
   <si>
     <t>K7063-92817</t>
   </si>
   <si>
     <t>DATUNOT K.KANEBPAL</t>
   </si>
@@ -641,111 +641,111 @@
   <si>
     <t>K7069-91080</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>ELOISE KATE MAGSIGAY</t>
   </si>
   <si>
     <t>K7063-108170</t>
   </si>
   <si>
     <t>GENERAL LUNA SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>MERJUN ESPAÑOLA</t>
   </si>
   <si>
     <t>K7061-108764</t>
   </si>
   <si>
     <t>GIGAQUIT SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Hermosella  ocon</t>
+    <t>Hermosella  ocon</t>
   </si>
   <si>
     <t>K7068-92793</t>
   </si>
   <si>
     <t>MAINIT SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>NEMIA PANTILI MOJAR</t>
   </si>
   <si>
     <t>K7105-92358</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>VERGILIA A. DORINGUEZ</t>
   </si>
   <si>
     <t>K7016-108211</t>
   </si>
   <si>
-    <t xml:space="preserve">ZECHAINAH GODINEZ </t>
+    <t>ZECHAINAH GODINEZ</t>
   </si>
   <si>
     <t>K7011-91957</t>
   </si>
   <si>
     <t>RESTITUTO S. JUANITE JR.</t>
   </si>
   <si>
     <t>K7125-92868</t>
   </si>
   <si>
     <t>CITY OF BISLIG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>PEDRO CUBELO ALAPAN JR</t>
   </si>
   <si>
     <t>K7105-88887</t>
   </si>
   <si>
     <t>LIANGA SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>CATALINA CONCEPCION</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13734	</t>
+    <t>MFC13734</t>
   </si>
   <si>
     <t>ALEOSAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">	INOCENCIA TALACAN</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MFC13804	</t>
+    <t>INOCENCIA TALACAN</t>
+  </si>
+  <si>
+    <t>MFC13804</t>
   </si>
   <si>
     <t>NENITA CALO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Ccp8695</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Roland lonzaga 09515040199</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Abel tuyugon 09709460534</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>