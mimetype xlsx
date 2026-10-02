--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -50,60 +50,60 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-95007</t>
   </si>
   <si>
     <t>MABINI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Diana Tolentino </t>
+    <t>Diana Tolentino</t>
   </si>
   <si>
     <t>K7125-92625</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Emily L Lorenzo </t>
+    <t>Emily L Lorenzo</t>
   </si>
   <si>
     <t>K7061-90733</t>
   </si>
   <si>
     <t>Honey Lyn Lorenzo</t>
   </si>
   <si>
     <t>K6002-92809</t>
   </si>
   <si>
     <t>NATIVIDAD PANGASINAN</t>
   </si>
   <si>
     <t>MICHAEL C. MADAYAG</t>
   </si>
   <si>
     <t>K7068-92556</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>KIM STA.ANA PONTINO</t>
   </si>
@@ -146,204 +146,204 @@
   <si>
     <t>IRIS DOMINGUEZ</t>
   </si>
   <si>
     <t>K7126-95036</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>Naida C Bataan</t>
   </si>
   <si>
     <t>K7123-95000</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>Ma. THERESA L. AGALOOS</t>
   </si>
   <si>
     <t>K7123-94946</t>
   </si>
   <si>
-    <t xml:space="preserve">Jennylin l. Estrada </t>
+    <t>Jennylin l. Estrada</t>
   </si>
   <si>
     <t>K5002-92196</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
     <t>EDITHA IGNACIO</t>
   </si>
   <si>
     <t>K7061-90702</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">EUNICE VILLASISTA </t>
+    <t>EUNICE VILLASISTA</t>
   </si>
   <si>
     <t>K7129-108922</t>
   </si>
   <si>
     <t>APRIL NEPALIS</t>
   </si>
   <si>
     <t>K5002-95187</t>
   </si>
   <si>
     <t>MARY JANE CANGGAT</t>
   </si>
   <si>
     <t>K7126-90479</t>
   </si>
   <si>
     <t>K7125-92989</t>
   </si>
   <si>
     <t>TUBA BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Josephine Tacto </t>
+    <t>Josephine Tacto</t>
   </si>
   <si>
     <t>K6002-90907</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
     <t>DANNA SANDRA N. GRANDE</t>
   </si>
   <si>
     <t>K7105-87189</t>
   </si>
   <si>
     <t>ELEANOR B. ALBERTO</t>
   </si>
   <si>
     <t>K7123-92406</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Coragon  ngo oc</t>
+    <t>Coragon  ngo oc</t>
   </si>
   <si>
     <t>K7026-92784</t>
   </si>
   <si>
     <t>GONZAGA CAGAYAN</t>
   </si>
   <si>
     <t>JOSEPH FRANKIE ARGANA</t>
   </si>
   <si>
     <t>K7129-90960</t>
   </si>
   <si>
     <t>SANTA TERESITA CAGAYAN</t>
   </si>
   <si>
     <t>JENNY ANN C. PADERES</t>
   </si>
   <si>
     <t>K7063-93204</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>ANDREW NOEL TAGUBA</t>
   </si>
   <si>
     <t>K7011-92506</t>
   </si>
   <si>
     <t>MERLITA U. TEJANO</t>
   </si>
   <si>
     <t>K5002-94982</t>
   </si>
   <si>
-    <t xml:space="preserve">AMY SAQUING ATIENZA </t>
+    <t>AMY SAQUING ATIENZA</t>
   </si>
   <si>
     <t>K7061-94969</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
     <t>RONIE B. NABUA</t>
   </si>
   <si>
     <t>K7074-92339</t>
   </si>
   <si>
     <t>Ruzzel masi</t>
   </si>
   <si>
     <t>K7061-90648</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>Farah Gemini Tarum</t>
   </si>
   <si>
     <t>K7068-92561</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>RODALYN G.GANGAN/RODEL E.GANGAN</t>
   </si>
   <si>
     <t>K7124-92610</t>
   </si>
   <si>
     <t>Judy Ann J Bugarin</t>
   </si>
   <si>
     <t>K7126-90771</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Fidelito P Tagaban </t>
+    <t>Fidelito P Tagaban</t>
   </si>
   <si>
     <t>K7123-92391</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
     <t>VIRGINIA MENSALVAS</t>
   </si>
   <si>
     <t>K5002-92043</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>RWIN TRAJANO</t>
   </si>
   <si>
     <t>K7126-94786</t>
   </si>
   <si>
     <t>Joy S Segundo</t>
   </si>
@@ -365,51 +365,51 @@
   <si>
     <t>ROSALINA R. BUMAGAT</t>
   </si>
   <si>
     <t>K5002-108824</t>
   </si>
   <si>
     <t>NESTOR HILARIO</t>
   </si>
   <si>
     <t>K7068-92926</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>FERNANDO CASTILLO TABIO</t>
   </si>
   <si>
     <t>K7125-91063</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Gerald Jim D Tamayo </t>
+    <t>Gerald Jim D Tamayo</t>
   </si>
   <si>
     <t>K7063-93065</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>SHERYL C. AGLUBAT</t>
   </si>
   <si>
     <t>K7030-92434</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>CLARK JUSTINE DUMELOD MUNDO</t>
   </si>
   <si>
     <t>K7011-94925</t>
   </si>
   <si>
     <t>DEXTER M. LINA</t>
   </si>
@@ -479,285 +479,285 @@
   <si>
     <t>JOSEPHINE CENTENO</t>
   </si>
   <si>
     <t>K7026-95202</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>EDDEMAR DANTES</t>
   </si>
   <si>
     <t>K7125-93107</t>
   </si>
   <si>
     <t>AIRENE CAPARAS</t>
   </si>
   <si>
     <t>K5005-92789</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ALFREDO VALDEZ BULOSAN </t>
+    <t>ALFREDO VALDEZ BULOSAN</t>
   </si>
   <si>
     <t>K7011-94896</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARILOU G. IGNACIO</t>
   </si>
   <si>
     <t>K7063-91183</t>
   </si>
   <si>
     <t>JANELEE O.GAGARIN</t>
   </si>
   <si>
     <t>K7061-90902</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rowena Gatuz </t>
+    <t>Rowena Gatuz</t>
   </si>
   <si>
     <t>K6002-108690</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>VERGEL. SAN PEDRO</t>
   </si>
   <si>
     <t>K7011-94820</t>
   </si>
   <si>
     <t>EGDAR FRAGATA</t>
   </si>
   <si>
     <t>K7121-92468</t>
   </si>
   <si>
     <t>BURGOS ILOCOS SUR</t>
   </si>
   <si>
     <t>Jenalyn M Abas</t>
   </si>
   <si>
     <t>K7123-94978</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">DANIELLE ELIYAH P DANIEL </t>
+    <t>DANIELLE ELIYAH P DANIEL</t>
   </si>
   <si>
     <t>K7026-95053</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>PAULINO DAYSON</t>
   </si>
   <si>
     <t>K7026-92880</t>
   </si>
   <si>
     <t>GRACE ABESAMIS</t>
   </si>
   <si>
     <t>K5002-95287</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MERICRIS J  MENDOZA </t>
+    <t>MERICRIS J  MENDOZA</t>
   </si>
   <si>
     <t>K7121-90754</t>
   </si>
   <si>
-    <t xml:space="preserve"> Vilma   salasayo </t>
+    <t>Vilma   salasayo</t>
   </si>
   <si>
     <t>K5005-92235</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>MERLITA M AGANAD</t>
   </si>
   <si>
     <t>K5003-90655</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">mary  jane algas </t>
+    <t>mary  jane algas</t>
   </si>
   <si>
     <t>K7061-90753</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Susan Dator</t>
   </si>
   <si>
     <t>K7125-92972</t>
   </si>
   <si>
     <t>Diana F Ramoso</t>
   </si>
   <si>
     <t>K7068-92730</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>RANDOLPH JUMAMAL</t>
   </si>
   <si>
     <t>K7011-94733</t>
   </si>
   <si>
-    <t xml:space="preserve">SHARON B. VILLAMAR </t>
+    <t>SHARON B. VILLAMAR</t>
   </si>
   <si>
     <t>K7011-92474</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ARNOLD V. TOLENTINO</t>
   </si>
   <si>
     <t>K7129-90954</t>
   </si>
   <si>
     <t>JUNE DELA CRUZ</t>
   </si>
   <si>
     <t>K7105-85621</t>
   </si>
   <si>
     <t>MYRNA G. MATIAS</t>
   </si>
   <si>
     <t>K7124-95139</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Mariz Abigail L Ramos</t>
   </si>
   <si>
     <t>K7030-89947</t>
   </si>
   <si>
     <t>Marthy Alemania Cortez</t>
   </si>
   <si>
     <t>K7125-92723</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">LEA ANNE ADRIANO </t>
+    <t>LEA ANNE ADRIANO</t>
   </si>
   <si>
     <t>K7125-92906</t>
   </si>
   <si>
     <t>Marianne Dominique M Micat</t>
   </si>
   <si>
     <t>K5002-92741</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>ROWENA SALAS</t>
   </si>
   <si>
     <t>K7121-95243</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Eden U Suba</t>
   </si>
   <si>
     <t>K5002-95180</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN V SOLIMAN </t>
+    <t>EVELYN V SOLIMAN</t>
   </si>
   <si>
     <t>K7126-92617</t>
   </si>
   <si>
     <t>Jerry C Manacmul</t>
   </si>
   <si>
     <t>K7026-92626</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>Teodicia callejo</t>
   </si>
   <si>
     <t>K7125-93259</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIE A PAULE </t>
+    <t>JULIE A PAULE</t>
   </si>
   <si>
     <t>K7121-90891</t>
   </si>
   <si>
     <t>Mariel Manuel</t>
   </si>
   <si>
     <t>K7124-95118</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>ANGELIE GALIMBA PENA</t>
   </si>
   <si>
     <t>K7074-92840</t>
   </si>
   <si>
     <t>Noemi nuqui</t>
   </si>
   <si>
     <t>K7093-92877</t>
   </si>
@@ -812,51 +812,51 @@
   <si>
     <t>Irene/Ernie Matilde</t>
   </si>
   <si>
     <t>K7063-90984</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>LEMUEL ANCERO</t>
   </si>
   <si>
     <t>K7074-92904</t>
   </si>
   <si>
     <t>Virgilio s. Villa</t>
   </si>
   <si>
     <t>K5003-90699</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">FILIPINA CUCHAPIN </t>
+    <t>FILIPINA CUCHAPIN</t>
   </si>
   <si>
     <t>K6002-92692</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>MELANIA M. CELARIO</t>
   </si>
   <si>
     <t>K7011-90788</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>JOHN TOMAS</t>
   </si>
   <si>
     <t>K7125-92539</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
@@ -1037,51 +1037,51 @@
   <si>
     <t>Maria new vee a.Domingo</t>
   </si>
   <si>
     <t>K7068-91087</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>NOMER A. NICOLAS</t>
   </si>
   <si>
     <t>K7105-91294</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>MARK JANSEN SOY</t>
   </si>
   <si>
     <t>K7129-95171</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilou   absalon </t>
+    <t>Marilou   absalon</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ8364</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Bobby </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Nap</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>