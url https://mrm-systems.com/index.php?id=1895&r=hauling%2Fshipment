--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7121-93819</t>
   </si>
   <si>
     <t>AURORA ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>John Carlson C Cineza</t>
   </si>
   <si>
     <t>K7030-92601</t>
   </si>
   <si>
     <t>BAYOG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>CONSTANCIA A MEDILLO</t>
   </si>
   <si>
     <t>K7126-93999</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Minda R Zamora </t>
+    <t>Minda R Zamora</t>
   </si>
   <si>
     <t>K7126-90739</t>
   </si>
   <si>
     <t>K7074-96094</t>
   </si>
   <si>
     <t>MAHAYAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Geltrudes milana</t>
   </si>
   <si>
     <t>K7072-107268</t>
   </si>
   <si>
     <t>MIDSALIP ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>LORNA LLADONES</t>
   </si>
   <si>
     <t>K7105-90660</t>
   </si>
@@ -122,171 +122,171 @@
   <si>
     <t>K5005-94186</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>SARAH E.DIWA</t>
   </si>
   <si>
     <t>K7063-94737</t>
   </si>
   <si>
     <t>JONATHAN Y.LUSTERIO</t>
   </si>
   <si>
     <t>K7063-92689</t>
   </si>
   <si>
     <t>REYNALDO DURAN</t>
   </si>
   <si>
     <t>K7123-94047</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH LICAYAN </t>
+    <t>JOSEPH LICAYAN</t>
   </si>
   <si>
     <t>K7073-95014</t>
   </si>
   <si>
     <t>TABINA ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Alicia archival</t>
   </si>
   <si>
     <t>K7125-95543</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">AL MUASRIF S KUYUNG </t>
+    <t>AL MUASRIF S KUYUNG</t>
   </si>
   <si>
     <t>K7093-95342</t>
   </si>
   <si>
     <t>SHAIDI G. TANGKAPA</t>
   </si>
   <si>
     <t>K7105-90075</t>
   </si>
   <si>
     <t>NURSHIBA L. CHUA</t>
   </si>
   <si>
     <t>K7069-95516</t>
   </si>
   <si>
     <t>JAIMA A ADJURAIN</t>
   </si>
   <si>
     <t>K7093-95616</t>
   </si>
   <si>
     <t>ROLDAN B. CABANGCALAN</t>
   </si>
   <si>
     <t>K7105-90926</t>
   </si>
   <si>
     <t>DELMANA A ALBABI</t>
   </si>
   <si>
     <t>K7061-90877</t>
   </si>
   <si>
     <t>Rubyjane Bairulla</t>
   </si>
   <si>
     <t>K7068-95576</t>
   </si>
   <si>
     <t>MONSOUR CALUSTE SOLAIMAN</t>
   </si>
   <si>
     <t>K7069-95586</t>
   </si>
   <si>
-    <t xml:space="preserve">HENRIETTA CASIMIRO </t>
+    <t>HENRIETTA CASIMIRO</t>
   </si>
   <si>
     <t>K7073-90888</t>
   </si>
   <si>
     <t>NURSHIBA ANDAS</t>
   </si>
   <si>
     <t>K7026-90883</t>
   </si>
   <si>
     <t>HJA MINDA JALADIL</t>
   </si>
   <si>
     <t>K7124-90941</t>
   </si>
   <si>
     <t>KONG S. ALIUDDIN</t>
   </si>
   <si>
     <t>K7074-91156</t>
   </si>
   <si>
     <t>Jabeer acmad abdulkarim</t>
   </si>
   <si>
     <t>K7125-92687</t>
   </si>
   <si>
-    <t xml:space="preserve">Jocelyn Pajarito </t>
+    <t>Jocelyn Pajarito</t>
   </si>
   <si>
     <t>K5005-90998</t>
   </si>
   <si>
     <t>ROMELYN V PARRAGUIRRE</t>
   </si>
   <si>
     <t>K7074-92837</t>
   </si>
   <si>
     <t>Wilhelmina e. Jayag</t>
   </si>
   <si>
     <t>K7074-91021</t>
   </si>
   <si>
     <t>Mohammed harris l. Yasin</t>
   </si>
   <si>
     <t>K7105-90967</t>
   </si>
   <si>
-    <t xml:space="preserve">MOHAIMIN S ASMAWIL </t>
+    <t>MOHAIMIN S ASMAWIL</t>
   </si>
   <si>
     <t>K7074-95550</t>
   </si>
   <si>
     <t>JULIETA USIN</t>
   </si>
   <si>
     <t>K7125-95434</t>
   </si>
   <si>
     <t>SHERFA A SAKKAM</t>
   </si>
   <si>
     <t>K6002-94010</t>
   </si>
   <si>
     <t>LAKEWOOD ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>LINA S. MORCILLA</t>
   </si>
   <si>
     <t>K7063-95687</t>
   </si>
@@ -800,141 +800,141 @@
   <si>
     <t>Nanayaon P Dimalotang</t>
   </si>
   <si>
     <t>K7124-93337</t>
   </si>
   <si>
     <t>MALABANG LANAO DEL SUR</t>
   </si>
   <si>
     <t>NORMINA ESMAIL HADJIMORAD</t>
   </si>
   <si>
     <t>K5003-107383</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
     <t>NOR -FAIDAH  OMBRA</t>
   </si>
   <si>
     <t>K7068-108194</t>
   </si>
   <si>
-    <t xml:space="preserve">ANIMA C. BONSA </t>
+    <t>ANIMA C. BONSA</t>
   </si>
   <si>
     <t>K7124-94120</t>
   </si>
   <si>
     <t>NOROLAIN T. ALI</t>
   </si>
   <si>
     <t>K7073-95258</t>
   </si>
   <si>
     <t>WAO LANAO DEL SUR</t>
   </si>
   <si>
     <t>Socor K. Lantong</t>
   </si>
   <si>
     <t>K7074-94832</t>
   </si>
   <si>
     <t>JOLO (Capital) SULU</t>
   </si>
   <si>
     <t>Abubakar j. Jalilula</t>
   </si>
   <si>
     <t>K7093-92846</t>
   </si>
   <si>
     <t>FATNASHARINE S. JAWARI</t>
   </si>
   <si>
     <t>K5005-95217</t>
   </si>
   <si>
     <t>SIMUNUL TAWI-TAWI</t>
   </si>
   <si>
     <t>ABDULKARIN SALI BAHAUDDIN</t>
   </si>
   <si>
     <t>K7074-91097</t>
   </si>
   <si>
     <t>Rita j. Isahac</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13885	</t>
+    <t>MFC13885</t>
   </si>
   <si>
     <t>KENNY RONA VIRTUDAZO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13700	</t>
+    <t>MFC13700</t>
   </si>
   <si>
     <t>ARDEN QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC12992	</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">	SEGUNDINA DELOSO</t>
+    <t>MFC12992</t>
+  </si>
+  <si>
+    <t>GENETTE TRACY</t>
+  </si>
+  <si>
+    <t>MFC12991</t>
+  </si>
+  <si>
+    <t>SEGUNDINA DELOSO</t>
   </si>
   <si>
     <t>ANNBEL T. ABESTANO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13721	</t>
+    <t>MFC13721</t>
   </si>
   <si>
     <t>JASAAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ROBERTO NITUDA</t>
   </si>
   <si>
     <t>LEAH LAGASCA</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13950	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	LUCIA EMPHASIS</t>
+    <t>MFC13950</t>
+  </si>
+  <si>
+    <t>LUCIA EMPHASIS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nfs9292</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Felix lagutin 09539564066</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>