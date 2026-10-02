--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -92,51 +92,51 @@
   <si>
     <t>DIEGO P. GARCIA</t>
   </si>
   <si>
     <t>K7073-108013</t>
   </si>
   <si>
     <t>NUMANCIA AKLAN</t>
   </si>
   <si>
     <t>MEMIE M. MAHINAY</t>
   </si>
   <si>
     <t>K7121-91747</t>
   </si>
   <si>
     <t>Merlinda De Miguel</t>
   </si>
   <si>
     <t>K7125-95808</t>
   </si>
   <si>
     <t>HAMTIC ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">Leavi T Paspe </t>
+    <t>Leavi T Paspe</t>
   </si>
   <si>
     <t>K7124-91898</t>
   </si>
   <si>
     <t>PANDAN ANTIQUE</t>
   </si>
   <si>
     <t>ABIGAIL CASIDSID</t>
   </si>
   <si>
     <t>K7026-95354</t>
   </si>
   <si>
     <t>DUMALAG CAPIZ</t>
   </si>
   <si>
     <t>WILSON FAJILAN</t>
   </si>
   <si>
     <t>K7133-106563</t>
   </si>
   <si>
     <t>MA-AYON CAPIZ</t>
   </si>
@@ -299,51 +299,51 @@
   <si>
     <t>Yolanda Alivar</t>
   </si>
   <si>
     <t>K7123-92531</t>
   </si>
   <si>
     <t>FERLIE VILLAFLOR</t>
   </si>
   <si>
     <t>K7126-92032</t>
   </si>
   <si>
     <t>JOSIE  C. GIALOLO</t>
   </si>
   <si>
     <t>K7074-96377</t>
   </si>
   <si>
     <t>Ruby gallo</t>
   </si>
   <si>
     <t>K7125-96414</t>
   </si>
   <si>
-    <t xml:space="preserve">Ferlyn Mar banas Villaret </t>
+    <t>Ferlyn Mar banas Villaret</t>
   </si>
   <si>
     <t>K5005-95422</t>
   </si>
   <si>
     <t>GLYZEL CAY R. ESPAÑO</t>
   </si>
   <si>
     <t>K7129-93537</t>
   </si>
   <si>
     <t>LEON ILOILO</t>
   </si>
   <si>
     <t>RYAN M.  CALDITO</t>
   </si>
   <si>
     <t>K7129-94020</t>
   </si>
   <si>
     <t>MILENTON CAUMBAN</t>
   </si>
   <si>
     <t>K5005-96398</t>
   </si>
@@ -353,120 +353,120 @@
   <si>
     <t>JIMMY F MONTENID</t>
   </si>
   <si>
     <t>K7129-93274</t>
   </si>
   <si>
     <t>OTON ILOILO</t>
   </si>
   <si>
     <t>NOVECILLA H. DINGAL</t>
   </si>
   <si>
     <t>K7133-108188</t>
   </si>
   <si>
     <t>GARRY TORILLA</t>
   </si>
   <si>
     <t>K7074-108277</t>
   </si>
   <si>
     <t>CITY OF PASSI ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">REMY P OCTAVIO </t>
+    <t>REMY P OCTAVIO</t>
   </si>
   <si>
     <t>K5002-93163</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
     <t>WANESSA   PELOBELLO</t>
   </si>
   <si>
     <t>K7017-104637</t>
   </si>
   <si>
     <t>SAN MIGUEL ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">SHANE BELGA </t>
+    <t>SHANE BELGA</t>
   </si>
   <si>
     <t>K7068-108023</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
     <t>FAMELA ALEGRE</t>
   </si>
   <si>
     <t>K7129-95289</t>
   </si>
   <si>
     <t>MARICEL SILVEO</t>
   </si>
   <si>
     <t>K7061-95251</t>
   </si>
   <si>
     <t>Danilo Infante</t>
   </si>
   <si>
     <t>K7030-95442</t>
   </si>
   <si>
     <t>ZARRAGA ILOILO</t>
   </si>
   <si>
     <t>JERRY S. POTICAR</t>
   </si>
   <si>
     <t>K7124-93484</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>LOURDES BALGOS</t>
   </si>
   <si>
     <t>K5002-108073</t>
   </si>
   <si>
     <t>MARY KRISTINE APOSTOL</t>
   </si>
   <si>
     <t>K7123-93116</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cherry rose  macsinan</t>
+    <t>Cherry rose  macsinan</t>
   </si>
   <si>
     <t>K7011-94727</t>
   </si>
   <si>
     <t>JADE CORDOVA</t>
   </si>
   <si>
     <t>K7061-93674</t>
   </si>
   <si>
     <t>Roel Dorimon</t>
   </si>
   <si>
     <t>K7030-95098</t>
   </si>
   <si>
     <t>JUDY YCOGO</t>
   </si>
   <si>
     <t>K7011-91793</t>
   </si>
   <si>
     <t>SOCORRO E. SANTOLICES</t>
   </si>
@@ -575,51 +575,51 @@
   <si>
     <t>ARNIE M BISCOCHO</t>
   </si>
   <si>
     <t>K7121-93728</t>
   </si>
   <si>
     <t>CITY OF HIMAMAYLAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Mary jane lirazan alvarez</t>
   </si>
   <si>
     <t>K7063-95396</t>
   </si>
   <si>
     <t>HINIGARAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Bonifacia Lamparero</t>
   </si>
   <si>
     <t>K7026-93875</t>
   </si>
   <si>
-    <t xml:space="preserve">ENRIQUETA </t>
+    <t>ENRIQUETA</t>
   </si>
   <si>
     <t>K7129-93521</t>
   </si>
   <si>
     <t>ILOG NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARICAR T. GRANZO</t>
   </si>
   <si>
     <t>K7061-108044</t>
   </si>
   <si>
     <t>Elenel Pulido</t>
   </si>
   <si>
     <t>K7016-108289</t>
   </si>
   <si>
     <t>BALTAZAR "ASAN " TABLIGAN</t>
   </si>
   <si>
     <t>K7124-91959</t>
   </si>
@@ -725,144 +725,144 @@
   <si>
     <t>SHANNIE ROSE LAUS</t>
   </si>
   <si>
     <t>K7072-108358</t>
   </si>
   <si>
     <t>SAGAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>REBECCA CASARTE</t>
   </si>
   <si>
     <t>K7123-93798</t>
   </si>
   <si>
     <t>EDWARD C. PULLICAR</t>
   </si>
   <si>
     <t>K7125-95137</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNEL G BRITANICO </t>
+    <t>ARNEL G BRITANICO</t>
   </si>
   <si>
     <t>K7125-94821</t>
   </si>
   <si>
-    <t xml:space="preserve">Perla laurista </t>
+    <t>Perla laurista</t>
   </si>
   <si>
     <t>K7068-94841</t>
   </si>
   <si>
     <t>ROBERTO GARCIA</t>
   </si>
   <si>
     <t>K7068-94867</t>
   </si>
   <si>
     <t>FLORDELIZA B.ESPINAS</t>
   </si>
   <si>
     <t>K7030-94724</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>VICTORIA B. BONDAD</t>
   </si>
   <si>
     <t>K7061-91926</t>
   </si>
   <si>
     <t>Dotes Lucero</t>
   </si>
   <si>
     <t>K5005-96158</t>
   </si>
   <si>
     <t>TOBOSO NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>RENA MA ASIN ROJO</t>
   </si>
   <si>
     <t>K7129-92776</t>
   </si>
   <si>
     <t>GEMMA PANCHO VISITACION</t>
   </si>
   <si>
     <t>K5005-108473</t>
   </si>
   <si>
     <t>VALLADOLID NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">SPO 3 RONALD B PALACIOS </t>
+    <t>SPO 3 RONALD B PALACIOS</t>
   </si>
   <si>
     <t>K7068-95114</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CORAZON D.IGHARAS</t>
   </si>
   <si>
     <t>K7093-95352</t>
   </si>
   <si>
     <t>SALVADOR BENEDICTO NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">LORETA N. BACORDA </t>
+    <t>LORETA N. BACORDA</t>
   </si>
   <si>
     <t>K7026-93959</t>
   </si>
   <si>
     <t>JORDAN (Capital) GUIMARAS</t>
   </si>
   <si>
     <t>Wilfredo Gomez sr</t>
   </si>
   <si>
     <t>RODNEY ABELARDE C/O ABELARDE CASITAS</t>
   </si>
   <si>
     <t>MA. ELENA P. PINON</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14293	</t>
+    <t>MFC14293</t>
   </si>
   <si>
     <t>RACHEL MILLENDEZ</t>
   </si>
   <si>
     <t>BUENA15TA GUIMARAS</t>
   </si>
   <si>
     <t>EMILDA P. PIDO</t>
   </si>
   <si>
     <t>CARLES ILOILO</t>
   </si>
   <si>
     <t>ALDA CHIQUITO</t>
   </si>
   <si>
     <t>EMILDA PIDO</t>
   </si>
   <si>
     <t>NINO RAY DELA CRUZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>