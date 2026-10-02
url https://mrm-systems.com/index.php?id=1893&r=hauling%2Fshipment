--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -74,51 +74,51 @@
   <si>
     <t>RHYAN T DEGUZMAN</t>
   </si>
   <si>
     <t>K7123-91917</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>Kimberly Parungo</t>
   </si>
   <si>
     <t>K7129-92728</t>
   </si>
   <si>
     <t>WILMA ANTONIO</t>
   </si>
   <si>
     <t>K7127-91529</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOAN V, TADWEN GUZMAN </t>
+    <t>JOAN V, TADWEN GUZMAN</t>
   </si>
   <si>
     <t>K7063-96335</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
     <t>REMEDIOS B.ARCEO</t>
   </si>
   <si>
     <t>K6002-95279</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>SIMPLICIO RAMOS SR.</t>
   </si>
   <si>
     <t>K7030-92020</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
@@ -161,51 +161,51 @@
   <si>
     <t>K5002-94035</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>CARMELITA NOVESTERAS</t>
   </si>
   <si>
     <t>K7093-95703</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>JESSICA JOY DULDULAO DINGIL</t>
   </si>
   <si>
     <t>K7125-95643</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">RONNIE B BESA </t>
+    <t>RONNIE B BESA</t>
   </si>
   <si>
     <t>K7129-93193</t>
   </si>
   <si>
     <t>DARLITO SABADO</t>
   </si>
   <si>
     <t>K7093-95787</t>
   </si>
   <si>
     <t>MARK ANTHONY FIESTA</t>
   </si>
   <si>
     <t>K7074-103067</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
     <t>Jillian sadia</t>
   </si>
   <si>
     <t>K7123-94745</t>
   </si>
@@ -221,108 +221,108 @@
   <si>
     <t>MARNA T. BARANGAN</t>
   </si>
   <si>
     <t>K6002-93506</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>PHELLINE KAY RODRIGUEZ</t>
   </si>
   <si>
     <t>K6002-91981</t>
   </si>
   <si>
     <t>JUNR M. ESMABE</t>
   </si>
   <si>
     <t>K5004-92007</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIA MIRANDA </t>
+    <t>VIA MIRANDA</t>
   </si>
   <si>
     <t>K7016-91185</t>
   </si>
   <si>
     <t>K7125-96302</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">LERMA JANE BARONIA </t>
+    <t>LERMA JANE BARONIA</t>
   </si>
   <si>
     <t>K7068-94401</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>LAURENCE C.DIMAANO</t>
   </si>
   <si>
     <t>K7026-95591</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MAVIN</t>
   </si>
   <si>
     <t>K7126-91978</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Priscela S Calso</t>
   </si>
   <si>
     <t>K8002-91107</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ELSA JARAMILLA</t>
   </si>
   <si>
     <t>K7125-96274</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTIN JOY AGPALZA </t>
+    <t>CHRISTIN JOY AGPALZA</t>
   </si>
   <si>
     <t>K5005-94434</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>ARCELLE CABANTING</t>
   </si>
   <si>
     <t>K7129-93361</t>
   </si>
   <si>
     <t>EDGARDO DE GRACIA</t>
   </si>
   <si>
     <t>K7129-93500</t>
   </si>
   <si>
     <t>K7129-89672</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
@@ -443,60 +443,60 @@
   <si>
     <t>NORMA AGLIAM</t>
   </si>
   <si>
     <t>K7126-94797</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Marichel Talavera</t>
   </si>
   <si>
     <t>K5005-94423</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>CASSANDRA JOY G.JULIAN</t>
   </si>
   <si>
     <t>K7011-91740</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELIKA MAE DELA CRUZ </t>
+    <t>ANGELIKA MAE DELA CRUZ</t>
   </si>
   <si>
     <t>K7074-94019</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHELLE FERNANDEZ </t>
+    <t>RICHELLE FERNANDEZ</t>
   </si>
   <si>
     <t>K7074-94515</t>
   </si>
   <si>
     <t>RENZ  NIN̈O F. PASCUAL</t>
   </si>
   <si>
     <t>K7068-94509</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>FELIPE LAZO SERAPIO</t>
   </si>
   <si>
     <t>AURORA ISABELA</t>
   </si>
   <si>
     <t>MANUEL SAMSON</t>
   </si>
   <si>
     <t>RODA VI AND JUDY VILLAREAL</t>
   </si>