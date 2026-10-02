--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -59,123 +59,123 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7121-93227</t>
   </si>
   <si>
     <t>BUENA15TA MARINDUQUE</t>
   </si>
   <si>
     <t>Roberto M Plasabas</t>
   </si>
   <si>
     <t>K7135-90723</t>
   </si>
   <si>
     <t>GASAN MARINDUQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">Rodel B Maquito </t>
+    <t>Rodel B Maquito</t>
   </si>
   <si>
     <t>K8002-92260</t>
   </si>
   <si>
     <t>SANTA CRUZ MARINDUQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">MERASOL DECENA </t>
+    <t>MERASOL DECENA</t>
   </si>
   <si>
     <t>K7126-94957</t>
   </si>
   <si>
     <t>BARAS CATANDUANES</t>
   </si>
   <si>
     <t>Felipe Tolbe</t>
   </si>
   <si>
     <t>K7129-95377</t>
   </si>
   <si>
     <t>GINA TENDENILLA</t>
   </si>
   <si>
     <t>K7126-92048</t>
   </si>
   <si>
     <t>PANGANIBAN (PAYO) CATANDUANES</t>
   </si>
   <si>
     <t>Helen Villamor</t>
   </si>
   <si>
     <t>K6002-93363</t>
   </si>
   <si>
     <t>SAN ANDRES (CALOLBON) CATANDUANES</t>
   </si>
   <si>
     <t>JOANNA MARIE BOCTER</t>
   </si>
   <si>
     <t>K7073-95143</t>
   </si>
   <si>
     <t>Ma. Alvie Vallespin Aquino</t>
   </si>
   <si>
     <t>K7030-94474</t>
   </si>
   <si>
     <t>AROROY MASBATE</t>
   </si>
   <si>
     <t>SALVACION CRISTOBAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14269	</t>
+    <t>MFC14269</t>
   </si>
   <si>
     <t>BATO CATANDUANES</t>
   </si>
   <si>
-    <t xml:space="preserve">	MARIA FINCH</t>
+    <t>MARIA FINCH</t>
   </si>
   <si>
     <t>CITY OF MASBATE (Capital) MASBATE</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMEN STA CRUZ DOLINO </t>
+    <t>CARMEN STA CRUZ DOLINO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nap8031</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Boss</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Marvin cacho</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>