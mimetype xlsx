--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -272,120 +272,120 @@
   <si>
     <t>K5003-108049</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>JUSTINO BAUTISTA JR</t>
   </si>
   <si>
     <t>K7061-93682</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>Antonio Francisco</t>
   </si>
   <si>
     <t>K7072-108320</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORENCIO RODRIGUEZ </t>
+    <t>FLORENCIO RODRIGUEZ</t>
   </si>
   <si>
     <t>K7121-93832</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Catherine Gundran</t>
   </si>
   <si>
     <t>K7123-93540</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSAMIA GARCIA CANLAS </t>
+    <t>ROSAMIA GARCIA CANLAS</t>
   </si>
   <si>
     <t>K7121-94769</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Lani Tan Manalili </t>
+    <t>Lani Tan Manalili</t>
   </si>
   <si>
     <t>K7016-108024</t>
   </si>
   <si>
     <t>RONALYN ARCEO</t>
   </si>
   <si>
     <t>K7058-107920</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>CHARMAINE R MENDOZA</t>
   </si>
   <si>
     <t>K7016-107395</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>SHAIRA HERUS</t>
   </si>
   <si>
     <t>K5004-107872</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>LETECIA MASIM</t>
   </si>
   <si>
     <t>K7061-93666</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">REYNALDO GARCIA </t>
+    <t>REYNALDO GARCIA</t>
   </si>
   <si>
     <t>K5003-93302</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>norma rosario</t>
   </si>
   <si>
     <t>K7030-108482</t>
   </si>
   <si>
     <t>MARIA TERESA AGBUYA</t>
   </si>
   <si>
     <t>K7072-108422</t>
   </si>
   <si>
     <t>SHANE HADDAD</t>
   </si>
   <si>
     <t>K7068-107550</t>
   </si>
@@ -431,51 +431,51 @@
   <si>
     <t>K7061-93628</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>Delia Espino</t>
   </si>
   <si>
     <t>K6002-93559</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
     <t>ABIGAIL A. MOLON</t>
   </si>
   <si>
     <t>K7058-108325</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">Raymond  b lacerona </t>
+    <t>Raymond  b lacerona</t>
   </si>
   <si>
     <t>K7123-93730</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
     <t>JOSEPH CENTE TAMAYO /KHIAN HOWARD AGSALOG</t>
   </si>
   <si>
     <t>K5003-108040</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>09295447597</t>
   </si>
   <si>
     <t>K7129-93782</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>