--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -59,87 +59,87 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7074-105717</t>
   </si>
   <si>
     <t>DIPOLOG CITY (Capital) ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>George Maligro</t>
   </si>
   <si>
     <t>K7026-90343</t>
   </si>
   <si>
     <t>KATIPUNAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RAMEL </t>
+    <t>RAMEL</t>
   </si>
   <si>
     <t>K7093-95498</t>
   </si>
   <si>
     <t>LA LIBERTAD ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>REYMARK Y. LAMBAN</t>
   </si>
   <si>
     <t>K7011-95334</t>
   </si>
   <si>
     <t>LILOY ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>DEXCELLJE P TUMALE</t>
   </si>
   <si>
     <t>K7073-94803</t>
   </si>
   <si>
     <t>MANUKAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>MAILYN R ANDE</t>
   </si>
   <si>
     <t>K7124-95305</t>
   </si>
   <si>
     <t>SALUG ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RELAJIE S. SAPIHI </t>
+    <t>RELAJIE S. SAPIHI</t>
   </si>
   <si>
     <t>K7026-87401</t>
   </si>
   <si>
     <t>SINDANGAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>FILMA CABALIDA</t>
   </si>
   <si>
     <t>K7072-107290</t>
   </si>
   <si>
     <t>JEFFREY MATARUL</t>
   </si>
   <si>
     <t>K7030-89316</t>
   </si>
   <si>
     <t>SIOCON ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>SITTI RUKAYA ISMALI</t>
   </si>
@@ -167,99 +167,99 @@
   <si>
     <t>BACUNGAN (Leon T. Postigo) ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>MARICEL LUMBOAN</t>
   </si>
   <si>
     <t>K7011-95571</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>ASMAH SAIMUDDIN</t>
   </si>
   <si>
     <t>K7030-94956</t>
   </si>
   <si>
     <t>EMMANUEL GARCIA DAVID</t>
   </si>
   <si>
     <t>K7011-95559</t>
   </si>
   <si>
-    <t xml:space="preserve">SHEMALYN ISAHAC </t>
+    <t>SHEMALYN ISAHAC</t>
   </si>
   <si>
     <t>K6002-93504</t>
   </si>
   <si>
     <t>SITTI RADZMA</t>
   </si>
   <si>
     <t>K7074-95706</t>
   </si>
   <si>
     <t>DRA.EVIELYNE LABBAY KALI</t>
   </si>
   <si>
     <t>K7011-95278</t>
   </si>
   <si>
     <t>NASSER N. HAMIN</t>
   </si>
   <si>
     <t>K7124-93617</t>
   </si>
   <si>
     <t>PINDAKONG J. SANOH</t>
   </si>
   <si>
     <t>K7073-95542</t>
   </si>
   <si>
     <t>Zenaida B-Bacundo</t>
   </si>
   <si>
     <t>K7061-93494</t>
   </si>
   <si>
     <t>Hayrana Abong</t>
   </si>
   <si>
     <t>K7061-93838</t>
   </si>
   <si>
     <t>Hja mussah jasani</t>
   </si>
   <si>
     <t>K5002-95427</t>
   </si>
   <si>
-    <t xml:space="preserve">BAHARI BIDANG IPAEH </t>
+    <t>BAHARI BIDANG IPAEH</t>
   </si>
   <si>
     <t>K7026-94078</t>
   </si>
   <si>
     <t>Maricel feliciano</t>
   </si>
   <si>
     <t>K7126-93784</t>
   </si>
   <si>
     <t>Dianna Marie H Villarta</t>
   </si>
   <si>
     <t>K6002-108006</t>
   </si>
   <si>
     <t>ANEESA ALBDULMAJID</t>
   </si>
   <si>
     <t>K7068-106810</t>
   </si>
   <si>
     <t>RHIMA A USMAN</t>
   </si>
@@ -350,51 +350,51 @@
   <si>
     <t>K7093-93454</t>
   </si>
   <si>
     <t>NURZIA J. PASIL</t>
   </si>
   <si>
     <t>K7026-92752</t>
   </si>
   <si>
     <t>Sally P. Elum</t>
   </si>
   <si>
     <t>K7026-95549</t>
   </si>
   <si>
     <t>K7030-92489</t>
   </si>
   <si>
     <t>DARWINA S ABDILLA</t>
   </si>
   <si>
     <t>K7061-92515</t>
   </si>
   <si>
-    <t xml:space="preserve">Gloria Francisco </t>
+    <t>Gloria Francisco</t>
   </si>
   <si>
     <t>K7074-107809</t>
   </si>
   <si>
     <t>Shernida salikala</t>
   </si>
   <si>
     <t>K7123-92422</t>
   </si>
   <si>
     <t>NORALYN TUMAGUIDGUID</t>
   </si>
   <si>
     <t>K6002-94764</t>
   </si>
   <si>
     <t>NURJILA JAMALDIN</t>
   </si>
   <si>
     <t>K7011-92574</t>
   </si>
   <si>
     <t>SHERFA P. HASIM</t>
   </si>
@@ -515,87 +515,87 @@
   <si>
     <t>K7068-96460</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
     <t>NURHAIFA AMJATU ABDULCADIR</t>
   </si>
   <si>
     <t>K7124-94948</t>
   </si>
   <si>
     <t>HAWIYA ARAMIL JALALUN</t>
   </si>
   <si>
     <t>K7030-93349</t>
   </si>
   <si>
     <t>MAULA AMILASAN IBRAHIM</t>
   </si>
   <si>
     <t>K7073-95222</t>
   </si>
   <si>
-    <t xml:space="preserve">MUHAMMAD I Nuruddin </t>
+    <t>MUHAMMAD I Nuruddin</t>
   </si>
   <si>
     <t>K7093-96234</t>
   </si>
   <si>
     <t>TURAH AWALAN</t>
   </si>
   <si>
     <t>K7073-93616</t>
   </si>
   <si>
     <t>BADAR.K. MUTADJARIN</t>
   </si>
   <si>
     <t>K5003-91816</t>
   </si>
   <si>
     <t>MALUSO BASILAN</t>
   </si>
   <si>
     <t>Al- Aziz  Arasid Arabe</t>
   </si>
   <si>
     <t>K7126-92475</t>
   </si>
   <si>
     <t>JOLO (Capital) SULU</t>
   </si>
   <si>
     <t>Haira Amiril</t>
   </si>
   <si>
     <t>K7123-93122</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sherma k hambali</t>
+    <t>Sherma k hambali</t>
   </si>
   <si>
     <t>K7073-94025</t>
   </si>
   <si>
     <t>Sherma K. Hambali</t>
   </si>
   <si>
     <t>K7093-96236</t>
   </si>
   <si>
     <t>TADZMAHAL S. ABSAH</t>
   </si>
   <si>
     <t>K7030-95536</t>
   </si>
   <si>
     <t>NURDIYA A JUMLI</t>
   </si>
   <si>
     <t>K7030-108355</t>
   </si>
   <si>
     <t>BONGAO (Capital) TAWI-TAWI</t>
   </si>
@@ -665,51 +665,51 @@
   <si>
     <t>K7121-95130</t>
   </si>
   <si>
     <t>Gabriel Kane Manogura</t>
   </si>
   <si>
     <t>K7129-108090</t>
   </si>
   <si>
     <t>FE BILLONES FLORES</t>
   </si>
   <si>
     <t>K7016-91575</t>
   </si>
   <si>
     <t>JAMAIMA GASPER</t>
   </si>
   <si>
     <t>K7123-95316</t>
   </si>
   <si>
     <t>CITY OF GUIHULNGAN NEGROS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maricris lerado</t>
+    <t>Maricris lerado</t>
   </si>
   <si>
     <t>K7129-93854</t>
   </si>
   <si>
     <t>CLETO RETCHEL M. RUIZ</t>
   </si>
   <si>
     <t>K7125-96346</t>
   </si>
   <si>
     <t>JIMALALUD NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MARY ANN C FABURADA</t>
   </si>
   <si>
     <t>K8002-91855</t>
   </si>
   <si>
     <t>SIATON NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>ALFREDO Q EGE</t>
   </si>
@@ -749,75 +749,75 @@
   <si>
     <t>WEDYLLIN SUMILI</t>
   </si>
   <si>
     <t>K7061-94530</t>
   </si>
   <si>
     <t>SIQUIJOR (Capital) SIQUIJOR</t>
   </si>
   <si>
     <t>Wifredo Catian jr</t>
   </si>
   <si>
     <t>K7068-105776</t>
   </si>
   <si>
     <t>WYNN AXEL S.VILLARES</t>
   </si>
   <si>
     <t>K7061-93834</t>
   </si>
   <si>
     <t>Bievenida Trumata</t>
   </si>
   <si>
-    <t xml:space="preserve">CA089166	</t>
+    <t>CA089166</t>
   </si>
   <si>
     <t>ROSITA CORCIEGA</t>
   </si>
   <si>
     <t>DAPITAN CITY ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>MANUEL ESTRELLA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCHEL CLOU </t>
+    <t>MARCHEL CLOU</t>
   </si>
   <si>
     <t>NENITA RAMOS</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTHONETTE TENEBROSO </t>
+    <t>ANTHONETTE TENEBROSO</t>
   </si>
   <si>
     <t>CA033598</t>
   </si>
   <si>
-    <t xml:space="preserve"> VILMA AMBOS</t>
+    <t>VILMA AMBOS</t>
   </si>
   <si>
     <t>MFC12908</t>
   </si>
   <si>
     <t>MARIA SIQUIJOR</t>
   </si>
   <si>
     <t>NIDA TUMAPON</t>
   </si>
   <si>
     <t>CA076970</t>
   </si>
   <si>
     <t>VALENCIA (LUZURRIAGA) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>ROSE MAE CORCIEGA</t>
   </si>
   <si>
     <t>CA069101</t>
   </si>
   <si>
     <t>CHARMAN RICARDO</t>
   </si>