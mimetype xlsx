--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -128,57 +128,57 @@
   <si>
     <t>K7126-95359</t>
   </si>
   <si>
     <t>GAMAY NORTHERN SAMAR</t>
   </si>
   <si>
     <t>Ditas Longcop Casuco</t>
   </si>
   <si>
     <t>K7061-107674</t>
   </si>
   <si>
     <t>LAS NAVAS NORTHERN SAMAR</t>
   </si>
   <si>
     <t>Fe Cabe</t>
   </si>
   <si>
     <t>K7011-93855</t>
   </si>
   <si>
     <t>BASEY SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
-    <t xml:space="preserve">PAMILA FLORENCIA MANIBOG </t>
+    <t>PAMILA FLORENCIA MANIBOG</t>
   </si>
   <si>
     <t>K7123-93123</t>
   </si>
   <si>
-    <t xml:space="preserve">LYDIA CABIGTING </t>
+    <t>LYDIA CABIGTING</t>
   </si>
   <si>
     <t>K7063-95963</t>
   </si>
   <si>
     <t>EVELYN B. NAVARROSA</t>
   </si>
   <si>
     <t>K7074-106903</t>
   </si>
   <si>
     <t>CALBAYOG CITY SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>SHAMEL MHAIKAELA TEATRO</t>
   </si>
   <si>
     <t>K6002-91961</t>
   </si>
   <si>
     <t>PAMELA CABONEGRO</t>
   </si>
   <si>
     <t>K5003-93876</t>
   </si>
@@ -203,51 +203,51 @@
   <si>
     <t>HINUNANGAN SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>ERMILANDO N HADLOCON</t>
   </si>
   <si>
     <t>K7121-91528</t>
   </si>
   <si>
     <t>LILOAN SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>Glecerria R Sanchez</t>
   </si>
   <si>
     <t>K7126-95525</t>
   </si>
   <si>
     <t>Archie Mendez Albino</t>
   </si>
   <si>
     <t>K7016-91852</t>
   </si>
   <si>
-    <t xml:space="preserve">AMELITA LONGCOP </t>
+    <t>AMELITA LONGCOP</t>
   </si>
   <si>
     <t>K6002-93278</t>
   </si>
   <si>
     <t>JEMMA M. PORLAS OR ROWEL GULA JR.</t>
   </si>
   <si>
     <t>K7011-93815</t>
   </si>
   <si>
     <t>MACROHON SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>MARA L. TORRES</t>
   </si>
   <si>
     <t>K7026-94634</t>
   </si>
   <si>
     <t>NAVAL (Capital) BILIRAN</t>
   </si>
   <si>
     <t>SUSAN CALDAMO CERERA</t>
   </si>
@@ -506,105 +506,105 @@
   <si>
     <t>YASMIN MANONGDO</t>
   </si>
   <si>
     <t>K7123-93708</t>
   </si>
   <si>
     <t>CITY OF NAGA CEBU</t>
   </si>
   <si>
     <t>GERALIN ROM</t>
   </si>
   <si>
     <t>K7123-93712</t>
   </si>
   <si>
     <t>SHERYL R. LAPUT</t>
   </si>
   <si>
     <t>K6002-94031</t>
   </si>
   <si>
     <t>PINAMUNGAHAN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">DIOSDADO OR ELIZABETH BARICUATRO </t>
+    <t>DIOSDADO OR ELIZABETH BARICUATRO</t>
   </si>
   <si>
     <t>K7074-96130</t>
   </si>
   <si>
     <t>SAN FERNANDO CEBU</t>
   </si>
   <si>
     <t>Bernardo largo</t>
   </si>
   <si>
     <t>K7126-93372</t>
   </si>
   <si>
     <t>SANTANDER CEBU</t>
   </si>
   <si>
     <t>Shella R Miparanum</t>
   </si>
   <si>
     <t>K7011-93444</t>
   </si>
   <si>
     <t>CITY OF TALISAY CEBU</t>
   </si>
   <si>
     <t>ERESALYN S. IRAN</t>
   </si>
   <si>
     <t>K7121-94815</t>
   </si>
   <si>
     <t>Marianne Kristine Tan̈eda</t>
   </si>
   <si>
     <t>K7127-91932</t>
   </si>
   <si>
-    <t xml:space="preserve">NECKIE ( BHOY ) SANCHEZ </t>
+    <t>NECKIE ( BHOY ) SANCHEZ</t>
   </si>
   <si>
     <t>K7011-92491</t>
   </si>
   <si>
     <t>TOLEDO CITY CEBU</t>
   </si>
   <si>
     <t>LAURENCIO LUGATIMAN</t>
   </si>
   <si>
     <t>K5002-93779</t>
   </si>
   <si>
-    <t xml:space="preserve">IRENE G HONORIDEZ </t>
+    <t>IRENE G HONORIDEZ</t>
   </si>
   <si>
     <t>K7129-93119</t>
   </si>
   <si>
     <t>BALANGKAYAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>LETECIA AMADAR</t>
   </si>
   <si>
     <t>K7073-95501</t>
   </si>
   <si>
     <t>JOSE C. CALVADORES JR.</t>
   </si>
   <si>
     <t>K7124-94590</t>
   </si>
   <si>
     <t>CITY OF BORONGAN (Capital) EASTERN SAMAR</t>
   </si>
   <si>
     <t>JENNY S. BORATA</t>
   </si>
@@ -644,51 +644,51 @@
   <si>
     <t>K8002-92281</t>
   </si>
   <si>
     <t>QUINAPONDAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>JANET ALAMODIN</t>
   </si>
   <si>
     <t>K7129-92178</t>
   </si>
   <si>
     <t>ALANGALANG LEYTE</t>
   </si>
   <si>
     <t>EVELINA G LAGO</t>
   </si>
   <si>
     <t>K7073-91738</t>
   </si>
   <si>
     <t>ALBUERA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA NITA REAL </t>
+    <t>MARIA NITA REAL</t>
   </si>
   <si>
     <t>K7011-91706</t>
   </si>
   <si>
     <t>BARUGO LEYTE</t>
   </si>
   <si>
     <t>MA.LILIA.C. COLIBAO</t>
   </si>
   <si>
     <t>K7026-93588</t>
   </si>
   <si>
     <t>BURAUEN LEYTE</t>
   </si>
   <si>
     <t>Lydia labanta</t>
   </si>
   <si>
     <t>K7127-92046</t>
   </si>
   <si>
     <t>CALUBIAN LEYTE</t>
   </si>
@@ -725,201 +725,201 @@
   <si>
     <t>K7016-92483</t>
   </si>
   <si>
     <t>MATALOM LEYTE</t>
   </si>
   <si>
     <t>RINCE ALCORCON</t>
   </si>
   <si>
     <t>K7073-93340</t>
   </si>
   <si>
     <t>MAYORGA LEYTE</t>
   </si>
   <si>
     <t>ELENA K. TEBERIO</t>
   </si>
   <si>
     <t>K7127-92712</t>
   </si>
   <si>
     <t>MERIDA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RENATO ROBLE </t>
+    <t>RENATO ROBLE</t>
   </si>
   <si>
     <t>K7073-93910</t>
   </si>
   <si>
     <t>ORMOC CITY LEYTE</t>
   </si>
   <si>
     <t>HERMOSILIA V. MATUGUINA</t>
   </si>
   <si>
     <t>K7030-92411</t>
   </si>
   <si>
     <t>FLORINA O PACALDO</t>
   </si>
   <si>
     <t>K7073-93226</t>
   </si>
   <si>
     <t>Ericson  b  mahayag</t>
   </si>
   <si>
     <t>K7061-93833</t>
   </si>
   <si>
-    <t xml:space="preserve">Margie Candelaria </t>
+    <t>Margie Candelaria</t>
   </si>
   <si>
     <t>K6002-92497</t>
   </si>
   <si>
     <t>PALOMPON LEYTE</t>
   </si>
   <si>
     <t>JESSA POBLETE</t>
   </si>
   <si>
     <t>K7026-93558</t>
   </si>
   <si>
     <t>SAN ISIDRO LEYTE</t>
   </si>
   <si>
     <t>ALONA ALVAREZ</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC12230	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	BENJIE DAYAP</t>
+    <t>MFC12230</t>
+  </si>
+  <si>
+    <t>BENJIE DAYAP</t>
   </si>
   <si>
     <t>BALANGIGA EASTERN SAMAR</t>
   </si>
   <si>
     <t>NOEL B. ARICA</t>
   </si>
   <si>
     <t>CARMEN CEBU</t>
   </si>
   <si>
     <t>JULUS DAFFON</t>
   </si>
   <si>
     <t>DOREEN BACALSO RODRIGO</t>
   </si>
   <si>
     <t>MA. LUNA ENDOMA</t>
   </si>
   <si>
     <t>JEWART AGRABIO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14283	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	BEN MAZAL</t>
+    <t>MFC14283</t>
+  </si>
+  <si>
+    <t>BEN MAZAL</t>
   </si>
   <si>
     <t>MFC11685</t>
   </si>
   <si>
     <t>KYLLE JOSHUA MAGBOJOS</t>
   </si>
   <si>
     <t>MFC12428</t>
   </si>
   <si>
-    <t xml:space="preserve">	JOSEFA UNABIA</t>
+    <t>JOSEFA UNABIA</t>
   </si>
   <si>
     <t>MFC13620</t>
   </si>
   <si>
     <t>HINDANG LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">FABULAR CARRISA	</t>
+    <t>FABULAR CARRISA</t>
   </si>
   <si>
     <t>MFC14309</t>
   </si>
   <si>
     <t>MARIVIC KOBAYASHI</t>
   </si>
   <si>
-    <t xml:space="preserve">AIRWORK AVIATION CO. INC. </t>
+    <t>AIRWORK AVIATION CO. INC.</t>
   </si>
   <si>
     <t>MFC11679</t>
   </si>
   <si>
-    <t xml:space="preserve">	JAY-R CARDOSA</t>
+    <t>JAY-R CARDOSA</t>
   </si>
   <si>
     <t>LEYTE LEYTE</t>
   </si>
   <si>
     <t>YVETTE AGNES</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13754	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	MA. THERESA IWAY	</t>
+    <t>MFC13754</t>
+  </si>
+  <si>
+    <t>MA. THERESA IWAY</t>
   </si>
   <si>
     <t>ROSITA MALAGAR</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14064	</t>
+    <t>MFC14064</t>
   </si>
   <si>
     <t>MADRIDEJOS CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">	DANIEL ESPIINA</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">	EDEN CANUMAY</t>
+    <t>DANIEL ESPIINA</t>
+  </si>
+  <si>
+    <t>MFC13711</t>
+  </si>
+  <si>
+    <t>EDEN CANUMAY</t>
   </si>
   <si>
     <t>MFC14181</t>
   </si>
   <si>
-    <t xml:space="preserve">	ANGELES NAPULI</t>
+    <t>ANGELES NAPULI</t>
   </si>
   <si>
     <t>FRANCO CAOTIVO</t>
   </si>
   <si>
     <t>LOURDES TUMULAK</t>
   </si>
   <si>
     <t>SIBONGA CEBU</t>
   </si>
   <si>
     <t>AMELITA CANTON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbr2593</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ronel morales 09916248351</t>
   </si>