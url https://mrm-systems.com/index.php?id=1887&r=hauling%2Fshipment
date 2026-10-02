--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -107,51 +107,51 @@
   <si>
     <t>K7123-89076</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>NOEL E. ABOGADO</t>
   </si>
   <si>
     <t>K7063-94242</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
     <t>EDUARDO FORTOZO</t>
   </si>
   <si>
     <t>K7123-87601</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Dory S Delos Santos </t>
+    <t>Dory S Delos Santos</t>
   </si>
   <si>
     <t>K7124-89822</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
     <t>MARLON AYTONA</t>
   </si>
   <si>
     <t>K5005-93647</t>
   </si>
   <si>
     <t>SANTA TERESITA CAGAYAN</t>
   </si>
   <si>
     <t>MOISES D CUSIT</t>
   </si>
   <si>
     <t>K7127-106862</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
@@ -179,87 +179,87 @@
   <si>
     <t>ANGADANAN ISABELA</t>
   </si>
   <si>
     <t>RICHARD D DELA CRUZ</t>
   </si>
   <si>
     <t>K7135-91397</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>Gina M Domingo</t>
   </si>
   <si>
     <t>K8002-90806</t>
   </si>
   <si>
     <t>SALLY VIDAL</t>
   </si>
   <si>
     <t>K5005-105052</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN GRACE CRUZ </t>
+    <t>HELEN GRACE CRUZ</t>
   </si>
   <si>
     <t>K7126-94440</t>
   </si>
   <si>
     <t>Mave Rick A Capuchino</t>
   </si>
   <si>
     <t>K7125-106817</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH A ACOSTA </t>
+    <t>JOSEPH A ACOSTA</t>
   </si>
   <si>
     <t>K7016-91384</t>
   </si>
   <si>
     <t>JELLY BLAS</t>
   </si>
   <si>
     <t>K7129-106759</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>CAROL MIGUEL CABASI</t>
   </si>
   <si>
     <t>K7061-95255</t>
   </si>
   <si>
-    <t xml:space="preserve">Rex Manaligod </t>
+    <t>Rex Manaligod</t>
   </si>
   <si>
     <t>K7026-89661</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>RONALYNE AGPALZA</t>
   </si>
   <si>
     <t>K7127-91811</t>
   </si>
   <si>
     <t>JESSICA MAE PASCUA BAYANG</t>
   </si>
   <si>
     <t>K7063-96018</t>
   </si>
   <si>
     <t>MICHELLE KEITH MEDINA</t>
   </si>
   <si>
     <t>K7068-95865</t>
   </si>
@@ -272,81 +272,81 @@
   <si>
     <t>FERDINAND SIMANGAN</t>
   </si>
   <si>
     <t>K8002-90221</t>
   </si>
   <si>
     <t>MARCELINA ANTONIO</t>
   </si>
   <si>
     <t>K7127-92572</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>NIEVES DOMINGO</t>
   </si>
   <si>
     <t>K7123-94389</t>
   </si>
   <si>
     <t>DELFIN ALBANO (MAGSAYSAY) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">VENUS R FERNANDEZ </t>
+    <t>VENUS R FERNANDEZ</t>
   </si>
   <si>
     <t>K7135-91036</t>
   </si>
   <si>
     <t>Viner Blancad</t>
   </si>
   <si>
     <t>K7073-94610</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
     <t>LELITA M LATA</t>
   </si>
   <si>
     <t>K5003-93995</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>orlando oralio</t>
   </si>
   <si>
     <t>K7093-95701</t>
   </si>
   <si>
-    <t xml:space="preserve">JEFFREY D. FERNANDEZ </t>
+    <t>JEFFREY D. FERNANDEZ</t>
   </si>
   <si>
     <t>K7125-94198</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Romeo Felipe</t>
   </si>
   <si>
     <t>K7124-105540</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>LAWRENCE BERNARDO</t>
   </si>
   <si>
     <t>K7030-104185</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>