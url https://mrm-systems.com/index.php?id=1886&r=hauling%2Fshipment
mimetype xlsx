--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -125,102 +125,102 @@
   <si>
     <t>K7129-91859</t>
   </si>
   <si>
     <t>ALLACAPAN CAGAYAN</t>
   </si>
   <si>
     <t>CLARK JAY L. RAMBUYAN</t>
   </si>
   <si>
     <t>K7121-91987</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>Mariano Santiago</t>
   </si>
   <si>
     <t>K7121-92019</t>
   </si>
   <si>
     <t>PIDIGAN ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">Elisa Paaño </t>
+    <t>Elisa Paaño</t>
   </si>
   <si>
     <t>K7073-94787</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>VIRGINIA E. ECOM</t>
   </si>
   <si>
     <t>K5002-91751</t>
   </si>
   <si>
-    <t xml:space="preserve">CHARLES JORDAN E ALIP </t>
+    <t>CHARLES JORDAN E ALIP</t>
   </si>
   <si>
     <t>K7073-92540</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Gerald N. Ano Palma </t>
+    <t>Gerald N. Ano Palma</t>
   </si>
   <si>
     <t>K7073-91719</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
     <t>Charlene Mae Queja / Elizer Queja</t>
   </si>
   <si>
     <t>K6002-91853</t>
   </si>
   <si>
     <t>ALFONSO LISTA (POTIA) IFUGAO</t>
   </si>
   <si>
     <t>Marilyn Pascual</t>
   </si>
   <si>
     <t>K7016-92587</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">PERLIE LOPEZ </t>
+    <t>PERLIE LOPEZ</t>
   </si>
   <si>
     <t>K7126-91748</t>
   </si>
   <si>
     <t>PAOAY ILOCOS NORTE</t>
   </si>
   <si>
     <t>Simplicio L Manabat</t>
   </si>
   <si>
     <t>K7129-92728</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>WILMA ANTONIO</t>
   </si>
   <si>
     <t>K7123-91917</t>
   </si>
   <si>
     <t>Kimberly Parungo</t>
   </si>
@@ -266,51 +266,51 @@
   <si>
     <t>DINA PERIÑAS</t>
   </si>
   <si>
     <t>K7129-92501</t>
   </si>
   <si>
     <t>CHARY MEA SIO</t>
   </si>
   <si>
     <t>K6002-91981</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>JUNR M. ESMABE</t>
   </si>
   <si>
     <t>K5004-92007</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIA MIRANDA </t>
+    <t>VIA MIRANDA</t>
   </si>
   <si>
     <t>K7126-91978</t>
   </si>
   <si>
     <t>DUPAX DEL NORTE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Priscela S Calso</t>
   </si>
   <si>
     <t>K7127-92027</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>JV TUAZON</t>
   </si>
   <si>
     <t>K7073-94854</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
@@ -386,192 +386,192 @@
   <si>
     <t>K5004-92656</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>ROSEYELL ANNE GUIMING EUGENIO</t>
   </si>
   <si>
     <t>K7123-91851</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>Bienvinido G. Celendro</t>
   </si>
   <si>
     <t>K7125-107562</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Majid Miranda </t>
+    <t>Majid Miranda</t>
   </si>
   <si>
     <t>K7126-94797</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Marichel Talavera</t>
   </si>
   <si>
     <t>K7011-91740</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELIKA MAE DELA CRUZ </t>
+    <t>ANGELIKA MAE DELA CRUZ</t>
   </si>
   <si>
     <t>K7026-94627</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Leonhel bugcat quiambao</t>
   </si>
   <si>
     <t>K7126-92002</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Allan Angelo Endonilla</t>
   </si>
   <si>
     <t>K7068-107484</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>LEOPOLDO B.BAUTISTA</t>
   </si>
   <si>
     <t>K7121-91896</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>JOYCEE N. YABUT</t>
   </si>
   <si>
     <t>K7061-91781</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rodrigo Mendoza </t>
+    <t>Rodrigo Mendoza</t>
   </si>
   <si>
     <t>K7127-91923</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>BENJIE C, BACANI</t>
   </si>
   <si>
     <t>K7073-91802</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>GLADYS G ANGELES</t>
   </si>
   <si>
     <t>K7073-91675</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLA DEL ROSARIO </t>
+    <t>MARLA DEL ROSARIO</t>
   </si>
   <si>
     <t>K7016-93212</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN FERNANDO </t>
+    <t>SUSAN FERNANDO</t>
   </si>
   <si>
     <t>K5004-92125</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>CHRISTOPHER  JAVIER</t>
   </si>
   <si>
     <t>K7073-92534</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>ALEAH MAROHOM</t>
   </si>
   <si>
     <t>K7016-92570</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>VERONICA CARDENAS</t>
   </si>
   <si>
     <t>K7026-92500</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Vilma galang esguerra </t>
+    <t>Vilma galang esguerra</t>
   </si>
   <si>
     <t>K5003-91703</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">FILIPINA CUCHAPIN </t>
+    <t>FILIPINA CUCHAPIN</t>
   </si>
   <si>
     <t>K7061-91894</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Paula Tamayo</t>
   </si>
   <si>
     <t>K5004-92116</t>
   </si>
   <si>
     <t>CRISTINA R MAGCALAS</t>
   </si>
   <si>
     <t>K7030-91974</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>LAILANIE NAVARRO</t>
   </si>