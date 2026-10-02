--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-94294</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Alejandro dela Cruz Canilang </t>
+    <t>Alejandro dela Cruz Canilang</t>
   </si>
   <si>
     <t>K7074-96082</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>Maricris galveyz</t>
   </si>
   <si>
     <t>K7129-107227</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>MRS JOSIE L. TAFALLA</t>
   </si>
   <si>
     <t>K6002-106893</t>
   </si>
   <si>
     <t>BENILDA ARQUINES</t>
   </si>
@@ -110,111 +110,111 @@
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>JENNY ROSE BASILIO</t>
   </si>
   <si>
     <t>K5005-93925</t>
   </si>
   <si>
     <t>CESAR V.DE GUZMAN JR</t>
   </si>
   <si>
     <t>K7127-92298</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>AGNES C, BOSITO</t>
   </si>
   <si>
     <t>K7127-90830</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMMEL ENER GORUMBA GUILAS </t>
+    <t>ROMMEL ENER GORUMBA GUILAS</t>
   </si>
   <si>
     <t>K7073-94340</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>Rebecca Crispino</t>
   </si>
   <si>
     <t>K7123-94611</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. TERESA T. TRINIDAD </t>
+    <t>MA. TERESA T. TRINIDAD</t>
   </si>
   <si>
     <t>K7121-95080</t>
   </si>
   <si>
     <t>Kathrina I. David</t>
   </si>
   <si>
     <t>K7063-94325</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>LIZABETH C.BRIOSO</t>
   </si>
   <si>
     <t>K7123-93332</t>
   </si>
   <si>
     <t>Evangeline Sarmiento</t>
   </si>
   <si>
     <t>K7063-95644</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>ELJAY C.RALLO</t>
   </si>
   <si>
     <t>K7061-94276</t>
   </si>
   <si>
-    <t xml:space="preserve">Thelma Estares </t>
+    <t>Thelma Estares</t>
   </si>
   <si>
     <t>K7061-94381</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary Ann Despi </t>
+    <t>Mary Ann Despi</t>
   </si>
   <si>
     <t>K7026-94901</t>
   </si>
   <si>
     <t>RAMOS TARLAC</t>
   </si>
   <si>
     <t>PRISCILLA DASALLA</t>
   </si>
   <si>
     <t>K7074-94336</t>
   </si>
   <si>
     <t>Ethelwolda r. Mejia</t>
   </si>
   <si>
     <t>K7121-107847</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>B3linda Cunanan</t>
   </si>
@@ -230,90 +230,90 @@
   <si>
     <t>RESIELIN G.LIWANAG</t>
   </si>
   <si>
     <t>K7074-93947</t>
   </si>
   <si>
     <t>K7074-94387</t>
   </si>
   <si>
     <t>Violets c. Gardanizo</t>
   </si>
   <si>
     <t>K7061-107614</t>
   </si>
   <si>
     <t>Valerana Mangrobang</t>
   </si>
   <si>
     <t>K7016-106909</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">JAIME / AURE RAFAEL </t>
+    <t>JAIME / AURE RAFAEL</t>
   </si>
   <si>
     <t>K7068-94157</t>
   </si>
   <si>
     <t>KARLA JAVIER MIRA</t>
   </si>
   <si>
     <t>K7127-91698</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
     <t>FREDY S DEVERA</t>
   </si>
   <si>
     <t>K6002-93173</t>
   </si>
   <si>
     <t>NERISSA N.ESPELITA</t>
   </si>
   <si>
     <t>NARCISO S. AGUSTIN</t>
   </si>
   <si>
     <t>ADELINA P. MOSE</t>
   </si>
   <si>
-    <t xml:space="preserve">ARIEL MOSE </t>
+    <t>ARIEL MOSE</t>
   </si>
   <si>
     <t>JONELL A RAMIREZ</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13237	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	KEVIN PAUL MARZAN</t>
+    <t>MFC13237</t>
+  </si>
+  <si>
+    <t>KEVIN PAUL MARZAN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">OBETH </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>