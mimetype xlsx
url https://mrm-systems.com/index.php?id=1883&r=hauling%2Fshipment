--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -83,51 +83,51 @@
   <si>
     <t>ERDY LIAM MARIANO</t>
   </si>
   <si>
     <t>K7073-94180</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>ROSABELLA E. DE LEON</t>
   </si>
   <si>
     <t>K7133-92814</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>Mary ann mallari</t>
   </si>
   <si>
     <t>K7127-106963</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICEL G, CREENCIA </t>
+    <t>MARICEL G, CREENCIA</t>
   </si>
   <si>
     <t>K5002-95249</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>Rowena ocampo</t>
   </si>
   <si>
     <t>K5004-90588</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>MICHELLE M TAMBULI</t>
   </si>
   <si>
     <t>K5004-90351</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>ROSA DIAL</t>
   </si>
   <si>
     <t>K7123-93120</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>Charmie f fallurin</t>
   </si>
   <si>
     <t>K7127-91353</t>
   </si>
   <si>
     <t>JEFFREY MARIANO</t>
   </si>
   <si>
     <t>K5002-93455</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">rachela mendoza </t>
+    <t>rachela mendoza</t>
   </si>
   <si>
     <t>K5004-91461</t>
   </si>
   <si>
     <t>SANDY MAE TABANDA</t>
   </si>
   <si>
     <t>K7129-95325</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>Melody  escobal  pomison</t>
   </si>
   <si>
     <t>K7063-95896</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
   <si>
     <t>JOEL Q.ENCINA</t>
   </si>
@@ -212,75 +212,75 @@
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
     <t>EVA MOJECA</t>
   </si>
   <si>
     <t>K7073-94036</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>Rosario L. Vergara</t>
   </si>
   <si>
     <t>MFC13033</t>
   </si>
   <si>
     <t>PAZ/NICOLE DECENA</t>
   </si>
   <si>
     <t>MARIA ROQUE N SOPHIYA ROQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14380	</t>
+    <t>MFC14380</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">	DARWIN SARMIENTO</t>
+    <t>DARWIN SARMIENTO</t>
   </si>
   <si>
     <t>JOCELYN V. MANALO</t>
   </si>
   <si>
     <t>AL N JULIE BANDOY</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
     <t>LEE GARCIA</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14179	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	LEA MONTENOLA</t>
+    <t>MFC14179</t>
+  </si>
+  <si>
+    <t>LEA MONTENOLA</t>
   </si>
   <si>
     <t>REGINE MARIE LANGAMON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>jun</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>POUL LAYUG</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>