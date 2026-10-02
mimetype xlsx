--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7129-93114</t>
   </si>
   <si>
     <t>BANNA (ESPIRITU) ILOCOS NORTE</t>
   </si>
   <si>
     <t>MICHAEL D. ABABA</t>
   </si>
   <si>
     <t>K7073-93157</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>KARYL KATE A. BALICOCO</t>
   </si>
   <si>
     <t>K7061-95421</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Elolyn Baptista </t>
+    <t>Elolyn Baptista</t>
   </si>
   <si>
     <t>K7124-94404</t>
   </si>
   <si>
     <t>SOEN DULDULAO</t>
   </si>
   <si>
     <t>K7068-96079</t>
   </si>
   <si>
     <t>MELISSA J.DOMINGO</t>
   </si>
   <si>
     <t>K7026-95323</t>
   </si>
   <si>
     <t>ALILEM ILOCOS SUR</t>
   </si>
   <si>
     <t>Rehante leal</t>
   </si>
   <si>
     <t>K7133-92589</t>
   </si>
@@ -155,87 +155,87 @@
   <si>
     <t>K7011-94234</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>NORBERTO PRADO</t>
   </si>
   <si>
     <t>K7069-94111</t>
   </si>
   <si>
     <t>MARK VINCENT PACANO</t>
   </si>
   <si>
     <t>K7123-94080</t>
   </si>
   <si>
     <t>JOSIE CAMBALIZA</t>
   </si>
   <si>
     <t>K7135-91347</t>
   </si>
   <si>
-    <t xml:space="preserve">Leny F Melandres </t>
+    <t>Leny F Melandres</t>
   </si>
   <si>
     <t>K7123-94600</t>
   </si>
   <si>
     <t>QUIRINO (ANGKAKI) ILOCOS SUR</t>
   </si>
   <si>
     <t>LEONARDO D DASALLA</t>
   </si>
   <si>
     <t>K7068-96153</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>JOVEN LANOT MALACAS</t>
   </si>
   <si>
     <t>K5004-106656</t>
   </si>
   <si>
     <t>SANTIAGO ILOCOS SUR</t>
   </si>
   <si>
     <t>LEIZA O. EM</t>
   </si>
   <si>
     <t>K7026-94429</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Jon Wiaux Esteban </t>
+    <t>Jon Wiaux Esteban</t>
   </si>
   <si>
     <t>K7074-96110</t>
   </si>
   <si>
     <t>SUYO ILOCOS SUR</t>
   </si>
   <si>
     <t>Kate gabakdon</t>
   </si>
   <si>
     <t>K7074-106384</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>NOREEN JOY A. DOMINNO</t>
   </si>
   <si>
     <t>K7068-96260</t>
   </si>
   <si>
     <t>CHIARRA MAE T.BLANCO</t>
   </si>
@@ -281,96 +281,96 @@
   <si>
     <t>K5003-94522</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>evangeline peralta</t>
   </si>
   <si>
     <t>K7123-93381</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>Menchie b paguntalan/epang store</t>
   </si>
   <si>
     <t>K7125-94297</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">ZENAIDA FLORES </t>
+    <t>ZENAIDA FLORES</t>
   </si>
   <si>
     <t>K7068-94431</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>PERLA VALDEZ</t>
   </si>
   <si>
     <t>K7011-94411</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
     <t>JAMES B. GUMNAD</t>
   </si>
   <si>
     <t>K7069-93714</t>
   </si>
   <si>
     <t>JUDY L GALANG</t>
   </si>
   <si>
     <t>K7026-94507</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>JOSE ABES CARIDAD</t>
   </si>
   <si>
     <t>K7074-94588</t>
   </si>
   <si>
     <t>Jerick foronda</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14274	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	ROGER PADILLA</t>
+    <t>MFC14274</t>
+  </si>
+  <si>
+    <t>ROGER PADILLA</t>
   </si>
   <si>
     <t>BACARRA ILOCOS NORTE</t>
   </si>
   <si>
     <t>ANTONIO FERNANDEZ</t>
   </si>
   <si>
     <t>MARILYN P. CARIAGA</t>
   </si>
   <si>
     <t>BANGUI ILOCOS NORTE</t>
   </si>
   <si>
     <t>CAROL GO/MELODY C.</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>MERCY ALZATE</t>
   </si>
   <si>
     <t>CRUSALDO COLOMA</t>
   </si>