--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -191,51 +191,51 @@
   <si>
     <t>K7133-94245</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
     <t>Venus pascua</t>
   </si>
   <si>
     <t>K7123-94745</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>Elmer  v garin</t>
   </si>
   <si>
     <t>K7016-91668</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOBEL BUENAFLOR </t>
+    <t>JOBEL BUENAFLOR</t>
   </si>
   <si>
     <t>K6002-94687</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>LOVELY C. TENORIO</t>
   </si>
   <si>
     <t>K6002-107257</t>
   </si>
   <si>
     <t>Ms. FE ELBANCOL</t>
   </si>
   <si>
     <t>K7129-107768</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
     <t>JELLY VINE RAMOS</t>
   </si>
@@ -302,51 +302,51 @@
   <si>
     <t>K5003-107759</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
     <t>Khrystal santos</t>
   </si>
   <si>
     <t>K7127-92298</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>AGNES C, BOSITO</t>
   </si>
   <si>
     <t>K7123-94611</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. TERESA T. TRINIDAD </t>
+    <t>MA. TERESA T. TRINIDAD</t>
   </si>
   <si>
     <t>K7121-95080</t>
   </si>
   <si>
     <t>Kathrina I. David</t>
   </si>
   <si>
     <t>K7124-94720</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
     <t>ARTURO TRANSFIGURACION</t>
   </si>
   <si>
     <t>K7026-94901</t>
   </si>
   <si>
     <t>RAMOS TARLAC</t>
   </si>
   <si>
     <t>PRISCILLA DASALLA</t>
   </si>
@@ -371,117 +371,117 @@
   <si>
     <t>JUDY LABONG</t>
   </si>
   <si>
     <t>K7121-107847</t>
   </si>
   <si>
     <t>B3linda Cunanan</t>
   </si>
   <si>
     <t>K7129-95325</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>Melody  escobal  pomison</t>
   </si>
   <si>
     <t>K7127-92499</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH N, FERRER </t>
+    <t>JOSEPH N, FERRER</t>
   </si>
   <si>
     <t>K7133-94642</t>
   </si>
   <si>
     <t>SANTA ILOCOS SUR</t>
   </si>
   <si>
     <t>Leilani frial</t>
   </si>
   <si>
     <t>K7011-94603</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>MARISSA C. MULGADO</t>
   </si>
   <si>
     <t>K7127-92417</t>
   </si>
   <si>
     <t>SANTOL LA UNION</t>
   </si>
   <si>
     <t>ALEXANDER C, LOPEZ</t>
   </si>
   <si>
     <t>K7016-92727</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN DARRYL CATABAY </t>
+    <t>JOHN DARRYL CATABAY</t>
   </si>
   <si>
     <t>K7026-95293</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>ANNALIZZA  CAYABYAB</t>
   </si>
   <si>
     <t>K6002-95452</t>
   </si>
   <si>
     <t>BRYLLE CEREZO ABALOS</t>
   </si>
   <si>
     <t>K7123-94717</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVELYN FERNANDEZ </t>
+    <t>JOVELYN FERNANDEZ</t>
   </si>
   <si>
     <t>K5004-92147</t>
   </si>
   <si>
-    <t xml:space="preserve">AUDREY JAZZ EVASCO </t>
+    <t>AUDREY JAZZ EVASCO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NCK9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Leo</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">Mubarak </t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>