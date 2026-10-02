--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -56,72 +56,72 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7017-105443</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>ERICA VINOYA</t>
   </si>
   <si>
     <t>K5003-107112</t>
   </si>
   <si>
-    <t xml:space="preserve">ALICIA QUIJANO </t>
+    <t>ALICIA QUIJANO</t>
   </si>
   <si>
     <t>K7072-107128</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>DIVINE JERICA TAMAYO</t>
   </si>
   <si>
     <t>K7123-93433</t>
   </si>
   <si>
     <t>Rowena L Sales</t>
   </si>
   <si>
     <t>K7016-106837</t>
   </si>
   <si>
-    <t xml:space="preserve">NASMITH DE GUZMAN </t>
+    <t>NASMITH DE GUZMAN</t>
   </si>
   <si>
     <t>K7026-106613</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>JULIE GUILLERMO</t>
   </si>
   <si>
     <t>K7063-95644</t>
   </si>
   <si>
     <t>ELJAY C.RALLO</t>
   </si>
   <si>
     <t>K7016-91594</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>ANGEL ANN ALOQUIN</t>
   </si>
@@ -146,57 +146,57 @@
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>ALLAN.B. SAGUISA</t>
   </si>
   <si>
     <t>K7133-93698</t>
   </si>
   <si>
     <t>Minda rabara</t>
   </si>
   <si>
     <t>K7124-93413</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>NORA TUNDAYAG</t>
   </si>
   <si>
     <t>K7026-90353</t>
   </si>
   <si>
-    <t xml:space="preserve">PAMELA </t>
+    <t>PAMELA</t>
   </si>
   <si>
     <t>K7125-105061</t>
   </si>
   <si>
-    <t xml:space="preserve">Mercy E Cabusog </t>
+    <t>Mercy E Cabusog</t>
   </si>
   <si>
     <t>K7125-105263</t>
   </si>
   <si>
     <t>PAUL MANALO</t>
   </si>
   <si>
     <t>K7026-93985</t>
   </si>
   <si>
     <t>MARICHU DATANG</t>
   </si>
   <si>
     <t>K7011-95463</t>
   </si>
   <si>
     <t>VICENTE SALTING</t>
   </si>
   <si>
     <t>K5004-107192</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
@@ -260,129 +260,129 @@
   <si>
     <t>K7063-96209</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>JEANEFER MANAOAT</t>
   </si>
   <si>
     <t>K7011-93501</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>RYCHELLE ANN GILLEDO</t>
   </si>
   <si>
     <t>K7133-92874</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Melanie de vera </t>
+    <t>Melanie de vera</t>
   </si>
   <si>
     <t>K5001-93368</t>
   </si>
   <si>
     <t>SHIELA B VILLANUEVA</t>
   </si>
   <si>
     <t>K7026-95338</t>
   </si>
   <si>
     <t>LABRADOR PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHARD </t>
+    <t>RICHARD</t>
   </si>
   <si>
     <t>K7073-93297</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GINA DELA CRUZ </t>
+    <t>GINA DELA CRUZ</t>
   </si>
   <si>
     <t>K7123-95314</t>
   </si>
   <si>
     <t>Rhanz G. Pascual</t>
   </si>
   <si>
     <t>GENALYN B. PATANI</t>
   </si>
   <si>
     <t>MFC11686</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>ROMEO MARTIN</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>ROWENA BANTOLINO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14101		</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	MARILYN DE VEGA	</t>
+    <t>MFC14101</t>
+  </si>
+  <si>
+    <t>MARILYN DE VEGA</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>LEO CATUBIG</t>
   </si>
   <si>
     <t>LADY JIANA ESTABILIO</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
     <t>KRISTINE ARENZANA</t>
   </si>
   <si>
     <t>MARIO S. ARENZANA C/O NONO JESSIE DOMINGO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13657	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	LOLITA RUFINO</t>
+    <t>MFC13657</t>
+  </si>
+  <si>
+    <t>LOLITA RUFINO</t>
   </si>
   <si>
     <t>MARIO AUSTRIA C/O  NOEL SEBASTIAN</t>
   </si>
   <si>
     <t>BENER ESCANO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBQ 2254</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>RJ</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>VANJO BANTING</t>
   </si>