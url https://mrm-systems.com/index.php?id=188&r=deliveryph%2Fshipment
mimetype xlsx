--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -95,51 +95,51 @@
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>ROCKY C BERNARDINO</t>
   </si>
   <si>
     <t>K5004-96311</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>JERICSON DUCA</t>
   </si>
   <si>
     <t>K7072-97878</t>
   </si>
   <si>
     <t>ELJANN AARON AND EMMANUEL DUNGO</t>
   </si>
   <si>
     <t>K5005-97241</t>
   </si>
   <si>
-    <t xml:space="preserve">ALESANDRA M. SANTIAGO </t>
+    <t>ALESANDRA M. SANTIAGO</t>
   </si>
   <si>
     <t>K7073-81093</t>
   </si>
   <si>
     <t>MARK LEO TOLERO</t>
   </si>
   <si>
     <t>K5004-95879</t>
   </si>
   <si>
     <t>JOCELYN OGALISCO</t>
   </si>
   <si>
     <t>K7030-97115</t>
   </si>
   <si>
     <t>Antonio Miguel C Urruta</t>
   </si>
   <si>
     <t>K7063-88432</t>
   </si>
   <si>
     <t>JEAN F.ROQUIOS</t>
   </si>