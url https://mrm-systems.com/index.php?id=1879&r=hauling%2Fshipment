--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,233 +12,233 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>08/04/2026 03:50:00 - 08/04/2026 03:59:43</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-96200</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>ARJAY LISCANO</t>
   </si>
   <si>
     <t>K7073-94171</t>
   </si>
   <si>
-    <t xml:space="preserve">RHEA AGUSTIN </t>
+    <t>RHEA AGUSTIN</t>
   </si>
   <si>
     <t>K5003-106728</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>NIKOLAI FORD C ALVAREZ</t>
   </si>
   <si>
     <t>K7061-92950</t>
   </si>
   <si>
     <t>Ponciano De Jesus jr</t>
   </si>
   <si>
     <t>K5005-95485</t>
   </si>
   <si>
     <t>JANETH CAPILI</t>
   </si>
   <si>
     <t>K6002-95602</t>
   </si>
   <si>
     <t>EDILBERTA ANICETE</t>
   </si>
   <si>
     <t>K5003-106981</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>fhrince lech mallari</t>
   </si>
   <si>
     <t>K7016-106939</t>
   </si>
   <si>
-    <t xml:space="preserve">ROCHELLE SANTAMARIA </t>
+    <t>ROCHELLE SANTAMARIA</t>
   </si>
   <si>
     <t>K7073-95247</t>
   </si>
   <si>
     <t>ALDYSS DHANE VERA CRUZ</t>
   </si>
   <si>
     <t>K7123-93461</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>ROY TADEO</t>
   </si>
   <si>
     <t>K7026-93895</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>MICKAYLA MAGPAYO</t>
   </si>
   <si>
     <t>K7121-95367</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>Nemie Pearl/Viktor Angelo Cruz</t>
   </si>
   <si>
     <t>K7061-95127</t>
   </si>
   <si>
     <t>Alexander Pangan</t>
   </si>
   <si>
     <t>K5002-95231</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEXA JOY M ABRIL </t>
+    <t>ALEXA JOY M ABRIL</t>
   </si>
   <si>
     <t>K7125-96216</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>MARVIN C. ESPINO</t>
   </si>
   <si>
     <t>K7074-95993</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Jingque santos</t>
   </si>
   <si>
     <t>K7068-95975</t>
   </si>
   <si>
     <t>ELENA B.ONOFRE</t>
   </si>
   <si>
     <t>K7016-106808</t>
   </si>
   <si>
     <t>RAMON LACSON</t>
   </si>
   <si>
     <t>K7133-94273</t>
   </si>
   <si>
     <t>Althea mae lazona</t>
   </si>
   <si>
     <t>K7069-96256</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>RODRIGO A MENDOZA</t>
   </si>
   <si>
     <t>K7126-94118</t>
   </si>
   <si>
-    <t xml:space="preserve">Edmond Garcia </t>
+    <t>Edmond Garcia</t>
   </si>
   <si>
     <t>K7126-94135</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>SONNY RAMIREZ</t>
   </si>
   <si>
     <t>K7074-95660</t>
   </si>
   <si>
     <t>Lady Claude tie m. Bazar</t>
   </si>
   <si>
     <t>K7030-93181</t>
   </si>
   <si>
     <t>DANILO GAMOSA</t>
   </si>
   <si>
     <t>K7135-106209</t>
   </si>
@@ -257,165 +257,162 @@
   <si>
     <t>Michael  angelo miranda</t>
   </si>
   <si>
     <t>K7073-89816</t>
   </si>
   <si>
     <t>SAN LUIS PAMPANGA</t>
   </si>
   <si>
     <t>RUBEN G CORONEL</t>
   </si>
   <si>
     <t>K7068-95630</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>JOHN MARK R.YABUT</t>
   </si>
   <si>
     <t>K7125-96219</t>
   </si>
   <si>
-    <t xml:space="preserve">Ildefonso V Liban Jr </t>
+    <t>Ildefonso V Liban Jr</t>
   </si>
   <si>
     <t>K7129-93973</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>JOSELYN P. CUBACUB</t>
   </si>
   <si>
     <t>RONALDO PANGILINAN</t>
   </si>
   <si>
     <t>MFC12701</t>
   </si>
   <si>
-    <t xml:space="preserve">	SALVADOR FELICIANO	</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">MFC14264	</t>
+    <t>SALVADOR FELICIANO</t>
+  </si>
+  <si>
+    <t>MFC13876</t>
+  </si>
+  <si>
+    <t>BIANCA CANLAS</t>
+  </si>
+  <si>
+    <t>MFC13706</t>
+  </si>
+  <si>
+    <t>LIZA MANGUERRA</t>
+  </si>
+  <si>
+    <t>MFC14264</t>
   </si>
   <si>
     <t>ERNESTO EVANGELISTA</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13705	</t>
-[...2 lines deleted...]
-    <t>LIZA MANGUERRA</t>
+    <t>MFC13705</t>
   </si>
   <si>
     <t>MFC14118</t>
   </si>
   <si>
     <t>CRAIG HENDRICKSON</t>
   </si>
   <si>
     <t>MFC12949</t>
   </si>
   <si>
-    <t xml:space="preserve">	NIKKA ALICIA DE GUZMAN</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MFC13607	 </t>
+    <t>NIKKA ALICIA DE GUZMAN</t>
+  </si>
+  <si>
+    <t>MFC13607</t>
   </si>
   <si>
     <t>RICARDO DE LEON</t>
   </si>
   <si>
     <t>MFC12163</t>
   </si>
   <si>
     <t>APRIL CANDELARIO</t>
   </si>
   <si>
     <t>NORMITA TOLENTINO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC7459	</t>
+    <t>MFC7459</t>
   </si>
   <si>
     <t>MERLY CAYANAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14466	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	ARLENE FLORES</t>
+    <t>MFC14466</t>
+  </si>
+  <si>
+    <t>ARLENE FLORES</t>
   </si>
   <si>
     <t>CHRISTIAN C. JOSON</t>
   </si>
   <si>
     <t>JENNIFER SORIANO</t>
   </si>
   <si>
     <t>MFC13062</t>
   </si>
   <si>
-    <t xml:space="preserve">	ANGELITO DAVID</t>
+    <t>ANGELITO DAVID</t>
   </si>
   <si>
     <t>MFC14057</t>
   </si>
   <si>
     <t>ROSEMARIE RAMIREZ</t>
   </si>
   <si>
     <t>JHON KHELVINE YU</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13550	</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">	MISCHEL PENGSON</t>
+    <t>MFC13550</t>
+  </si>
+  <si>
+    <t>REGGIE SANTOS</t>
+  </si>
+  <si>
+    <t>MFC14319</t>
+  </si>
+  <si>
+    <t>MISCHEL PENGSON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCR 6531</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ALVIN PANGILINAN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>
@@ -1313,292 +1310,292 @@
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>92</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42">
         <v>2</v>
       </c>
       <c r="D42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>94</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
       <c r="D43" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
       <c r="D44" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45">
         <v>2</v>
       </c>
       <c r="D45" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B46" t="s">
         <v>62</v>
       </c>
       <c r="C46">
         <v>2</v>
       </c>
       <c r="D46" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B47" t="s">
         <v>62</v>
       </c>
       <c r="C47">
         <v>2</v>
       </c>
       <c r="D47" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>113262</v>
       </c>
       <c r="B48" t="s">
         <v>62</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B49" t="s">
         <v>32</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B50" t="s">
         <v>38</v>
       </c>
       <c r="C50">
         <v>2</v>
       </c>
       <c r="D50" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>113091</v>
       </c>
       <c r="B51" t="s">
         <v>38</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
       <c r="D51" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>111748</v>
       </c>
       <c r="B52" t="s">
         <v>38</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
       <c r="D52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B53" t="s">
         <v>45</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B54" t="s">
         <v>45</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
       <c r="D54" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>112212</v>
       </c>
       <c r="B55" t="s">
         <v>48</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
       <c r="D55" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B56" t="s">
         <v>57</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
       <c r="D56" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B57" t="s">
         <v>57</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
       <c r="D57" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
+        <v>119</v>
+      </c>
+      <c r="B59" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
+        <v>121</v>
+      </c>
+      <c r="B60" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
+        <v>123</v>
+      </c>
+      <c r="B61" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>