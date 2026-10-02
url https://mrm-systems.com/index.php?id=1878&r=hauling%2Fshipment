--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -137,108 +137,108 @@
   <si>
     <t>K7127-90963</t>
   </si>
   <si>
     <t>PUDTOL APAYAO</t>
   </si>
   <si>
     <t>AMANTE S, LACABA JR</t>
   </si>
   <si>
     <t>K7127-93095</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
     <t>DAIANA JOY DE OCAMPO</t>
   </si>
   <si>
     <t>K7127-91529</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOAN V, TADWEN GUZMAN </t>
+    <t>JOAN V, TADWEN GUZMAN</t>
   </si>
   <si>
     <t>K8002-90806</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>SALLY VIDAL</t>
   </si>
   <si>
     <t>K7135-91397</t>
   </si>
   <si>
     <t>Gina M Domingo</t>
   </si>
   <si>
     <t>K7016-91384</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>JELLY BLAS</t>
   </si>
   <si>
     <t>K7127-91811</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>JESSICA MAE PASCUA BAYANG</t>
   </si>
   <si>
     <t>K7123-94389</t>
   </si>
   <si>
     <t>DELFIN ALBANO (MAGSAYSAY) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">VENUS R FERNANDEZ </t>
+    <t>VENUS R FERNANDEZ</t>
   </si>
   <si>
     <t>K7135-91036</t>
   </si>
   <si>
     <t>Viner Blancad</t>
   </si>
   <si>
     <t>K7016-91185</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIA MIRANDA </t>
+    <t>VIA MIRANDA</t>
   </si>
   <si>
     <t>K7124-94404</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>SOEN DULDULAO</t>
   </si>
   <si>
     <t>K8002-91107</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ELSA JARAMILLA</t>
   </si>
   <si>
     <t>K7026-94436</t>
   </si>
   <si>
     <t>NAGTIPUNAN QUIRINO</t>
   </si>
@@ -248,108 +248,108 @@
   <si>
     <t>K5004-90588</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>MICHELLE M TAMBULI</t>
   </si>
   <si>
     <t>K5004-90351</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>REBECCA DIAZ MAGANO</t>
   </si>
   <si>
     <t>K7016-90295</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">RONNIE ROSALES </t>
+    <t>RONNIE ROSALES</t>
   </si>
   <si>
     <t>K7061-94108</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>Amora Amores</t>
   </si>
   <si>
     <t>K7011-94063</t>
   </si>
   <si>
     <t>JENNIFER SAN JOSE</t>
   </si>
   <si>
     <t>K8002-91024</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>JAYSON O LOZANO</t>
   </si>
   <si>
     <t>K7135-90258</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Erica G Fragata </t>
+    <t>Erica G Fragata</t>
   </si>
   <si>
     <t>K7016-91295</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN MANUEL </t>
+    <t>EVELYN MANUEL</t>
   </si>
   <si>
     <t>K7016-91197</t>
   </si>
   <si>
     <t>NORMA AGLIAM</t>
   </si>
   <si>
     <t>K7016-91416</t>
   </si>
   <si>
     <t>ZARAGOZA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">VHAN LIAN BASILIO </t>
+    <t>VHAN LIAN BASILIO</t>
   </si>
   <si>
     <t>K7126-94563</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Edna Dagmil</t>
   </si>
   <si>
     <t>K7127-91457</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>MR, CARLITO MORALES SALONGA JR / MS. CLEO BITABARA</t>
   </si>
   <si>
     <t>K7135-91055</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
@@ -365,114 +365,114 @@
   <si>
     <t>ANALIZA R. MORALEJO</t>
   </si>
   <si>
     <t>K8002-91438</t>
   </si>
   <si>
     <t>JULIET V ROSARITO</t>
   </si>
   <si>
     <t>K7135-90600</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>Ma. Teresa Lagahit</t>
   </si>
   <si>
     <t>K7030-94318</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Enrico D Mercado </t>
+    <t>Enrico D Mercado</t>
   </si>
   <si>
     <t>K7073-94277</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>ALETH SESE / BERT CURA</t>
   </si>
   <si>
     <t>K7127-90830</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMMEL ENER GORUMBA GUILAS </t>
+    <t>ROMMEL ENER GORUMBA GUILAS</t>
   </si>
   <si>
     <t>K7016-91594</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>ANGEL ANN ALOQUIN</t>
   </si>
   <si>
     <t>K7011-94482</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>ALLAN.B. SAGUISA</t>
   </si>
   <si>
     <t>K5004-91461</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>SANDY MAE TABANDA</t>
   </si>
   <si>
     <t>K5004-90666</t>
   </si>
   <si>
     <t>CASIGURAN AURORA</t>
   </si>
   <si>
     <t>NICOLE HENNESSEY ABDALA</t>
   </si>
   <si>
     <t>K7135-91347</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Leny F Melandres </t>
+    <t>Leny F Melandres</t>
   </si>
   <si>
     <t>K7011-94234</t>
   </si>
   <si>
     <t>NORBERTO PRADO</t>
   </si>
   <si>
     <t>K7011-94411</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
     <t>JAMES B. GUMNAD</t>
   </si>
   <si>
     <t>K7127-90892</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>ANALISA M, PAGARAN</t>
   </si>