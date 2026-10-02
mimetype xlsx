--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -74,111 +74,111 @@
   <si>
     <t>Deborah Ladioray</t>
   </si>
   <si>
     <t>K7125-96214</t>
   </si>
   <si>
     <t>CALINTAAN OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>RENATO AGBUNAG SR.</t>
   </si>
   <si>
     <t>K7135-91316</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Bella F Isturis</t>
   </si>
   <si>
     <t>K7016-92462</t>
   </si>
   <si>
-    <t xml:space="preserve">PERLITA BERNAL </t>
+    <t>PERLITA BERNAL</t>
   </si>
   <si>
     <t>K7068-93878</t>
   </si>
   <si>
     <t>BANSUD ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>NICANOR AKBERTO</t>
   </si>
   <si>
     <t>K7127-91176</t>
   </si>
   <si>
     <t>CITY OF CALAPAN (Capital) ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>JERRY TOMELDEN</t>
   </si>
   <si>
     <t>K7030-94607</t>
   </si>
   <si>
     <t>MANSALAY ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">DEXTER E. BUENAVENTURA </t>
+    <t>DEXTER E. BUENAVENTURA</t>
   </si>
   <si>
     <t>K7127-91093</t>
   </si>
   <si>
     <t>NAUJAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>MICHAEL ANTHONY C, GALLEGOS</t>
   </si>
   <si>
     <t>K7063-94392</t>
   </si>
   <si>
     <t>PINAMALAYAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>QUENNIE LHEE V.MAJABA</t>
   </si>
   <si>
     <t>K6002-94457</t>
   </si>
   <si>
     <t>SAN TEODORO ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>DANILO FLORIDA</t>
   </si>
   <si>
     <t>K7127-91395</t>
   </si>
   <si>
-    <t xml:space="preserve">MARITES M,LAZO </t>
+    <t>MARITES M,LAZO</t>
   </si>
   <si>
     <t>K7069-96269</t>
   </si>
   <si>
     <t>LOOC ROMBLON</t>
   </si>
   <si>
     <t>MARDIS LEANO</t>
   </si>
   <si>
     <t>K7030-94064</t>
   </si>
   <si>
     <t>SAN AGUSTIN ROMBLON</t>
   </si>
   <si>
     <t>JEROLD TEODORO</t>
   </si>
   <si>
     <t>K7073-94480</t>
   </si>
   <si>
     <t>SANTA MARIA (IMELDA) ROMBLON</t>
   </si>