--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -77,171 +77,171 @@
   <si>
     <t>K5005-106468</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>MAUREEN ALFARO</t>
   </si>
   <si>
     <t>K7129-93483</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>ELIZALDE LAMBIT</t>
   </si>
   <si>
     <t>K5003-93238</t>
   </si>
   <si>
     <t>SAN PASCUAL BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">jose gonzalvo </t>
+    <t>jose gonzalvo</t>
   </si>
   <si>
     <t>K7026-93446</t>
   </si>
   <si>
     <t>SANTA TERESITA BATANGAS</t>
   </si>
   <si>
     <t>CLEMENCIA MALABANAN TABOR</t>
   </si>
   <si>
     <t>K7125-107288</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Joel Alvarez </t>
+    <t>Joel Alvarez</t>
   </si>
   <si>
     <t>K7093-106244</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
     <t>JENNIFER L. BELLEN</t>
   </si>
   <si>
     <t>K7068-106843</t>
   </si>
   <si>
     <t>PAGBILAO QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">RIZALITO P ARAGON </t>
+    <t>RIZALITO P ARAGON</t>
   </si>
   <si>
     <t>K5005-106925</t>
   </si>
   <si>
     <t>CAMALIG ALBAY</t>
   </si>
   <si>
     <t>EVANGELINE ORDIALES</t>
   </si>
   <si>
     <t>K7061-94699</t>
   </si>
   <si>
     <t>Clarissa Alcano</t>
   </si>
   <si>
     <t>K7126-94356</t>
   </si>
   <si>
     <t>DARAGA (LOCSIN) ALBAY</t>
   </si>
   <si>
     <t>Alicia B Masbate</t>
   </si>
   <si>
     <t>K7016-105649</t>
   </si>
   <si>
     <t>LEGAZPI CITY (Capital) ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">AIMEE SHEEN PENAFLOR </t>
+    <t>AIMEE SHEEN PENAFLOR</t>
   </si>
   <si>
     <t>K5003-93100</t>
   </si>
   <si>
-    <t xml:space="preserve">JENNA RHEE V  LOBRINO </t>
+    <t>JENNA RHEE V  LOBRINO</t>
   </si>
   <si>
     <t>K7016-90382</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERILYN ARTETA </t>
+    <t>CHERILYN ARTETA</t>
   </si>
   <si>
     <t>K5004-105715</t>
   </si>
   <si>
     <t>EMERITA M. ALAURIN</t>
   </si>
   <si>
     <t>K5005-96470</t>
   </si>
   <si>
     <t>ASHLEY REIN PPL. GALAPEN</t>
   </si>
   <si>
     <t>K7133-93001</t>
   </si>
   <si>
     <t>LIBON ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Nenette manigbas </t>
+    <t>Nenette manigbas</t>
   </si>
   <si>
     <t>K7121-88412</t>
   </si>
   <si>
     <t>CITY OF LIGAO ALBAY</t>
   </si>
   <si>
     <t>Josephine P Molina</t>
   </si>
   <si>
     <t>K7016-91861</t>
   </si>
   <si>
     <t>MALILIPOT ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">FERNILO GULTEA </t>
+    <t>FERNILO GULTEA</t>
   </si>
   <si>
     <t>K7129-94222</t>
   </si>
   <si>
     <t>CHRISTIAN ARTETA BONGALOS</t>
   </si>
   <si>
     <t>K6002-93468</t>
   </si>
   <si>
     <t>PIO DURAN ALBAY</t>
   </si>
   <si>
     <t>JONEL  OARDE</t>
   </si>
   <si>
     <t>K7074-89515</t>
   </si>
   <si>
     <t>POLANGUI ALBAY</t>
   </si>
   <si>
     <t>EMERALD JOY B MASINDO</t>
   </si>
@@ -287,51 +287,51 @@
   <si>
     <t>K7030-93139</t>
   </si>
   <si>
     <t>CAPALONGA CAMARINES NORTE</t>
   </si>
   <si>
     <t>JENALYN M PAOR</t>
   </si>
   <si>
     <t>K6002-95399</t>
   </si>
   <si>
     <t>LABO CAMARINES NORTE</t>
   </si>
   <si>
     <t>MERLY JOY A. VASQUEZ</t>
   </si>
   <si>
     <t>K7127-106129</t>
   </si>
   <si>
     <t>MERCEDES CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEX ARAGON </t>
+    <t>ALEX ARAGON</t>
   </si>
   <si>
     <t>K7016-90207</t>
   </si>
   <si>
     <t>PARACALE CAMARINES NORTE</t>
   </si>
   <si>
     <t>CARL AVELLANA</t>
   </si>
   <si>
     <t>K7011-94324</t>
   </si>
   <si>
     <t>SANTA ELENA CAMARINES NORTE</t>
   </si>
   <si>
     <t>ERLINDA CAYME</t>
   </si>
   <si>
     <t>K6002-94017</t>
   </si>
   <si>
     <t>MANUEL L. DE MESA</t>
   </si>
@@ -374,84 +374,84 @@
   <si>
     <t>K7016-92564</t>
   </si>
   <si>
     <t>JESSICA FURAQUE</t>
   </si>
   <si>
     <t>K7016-92446</t>
   </si>
   <si>
     <t>EVANGELINE CEPE</t>
   </si>
   <si>
     <t>K5003-95466</t>
   </si>
   <si>
     <t>german mokay mirasol jr</t>
   </si>
   <si>
     <t>K7061-106423</t>
   </si>
   <si>
     <t>LAGONOY CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Emnalyn Miradora </t>
+    <t>Emnalyn Miradora</t>
   </si>
   <si>
     <t>K6002-94024</t>
   </si>
   <si>
     <t>LIBMANAN CAMARINES SUR</t>
   </si>
   <si>
     <t>Marilou E . Duran</t>
   </si>
   <si>
     <t>K7068-95790</t>
   </si>
   <si>
     <t>MILAOR CAMARINES SUR</t>
   </si>
   <si>
     <t>ALBERTO SUAREZ</t>
   </si>
   <si>
     <t>K7093-89175</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
   <si>
     <t>JULIETA A. CADIZ</t>
   </si>
   <si>
     <t>K7016-92576</t>
   </si>
   <si>
-    <t xml:space="preserve">INRI ROBREGADO </t>
+    <t>INRI ROBREGADO</t>
   </si>
   <si>
     <t>K5004-91349</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>MERLY PANTUA</t>
   </si>
   <si>
     <t>K7125-94103</t>
   </si>
   <si>
     <t>SAVER JAENNE SONEJA</t>
   </si>
   <si>
     <t>K7125-96179</t>
   </si>
   <si>
     <t>Jan Odette C Paredes</t>
   </si>
   <si>
     <t>K7016-90544</t>
   </si>
@@ -461,51 +461,51 @@
   <si>
     <t>OCAMPO CAMARINES SUR</t>
   </si>
   <si>
     <t>BERNARDITA RICAFRENTE</t>
   </si>
   <si>
     <t>K7074-95998</t>
   </si>
   <si>
     <t>Babylyn g. Botin</t>
   </si>
   <si>
     <t>K5004-90596</t>
   </si>
   <si>
     <t>PAMPLONA CAMARINES SUR</t>
   </si>
   <si>
     <t>MARIFE SOLANO</t>
   </si>
   <si>
     <t>K7026-93431</t>
   </si>
   <si>
-    <t xml:space="preserve">RANOY LUNA </t>
+    <t>RANOY LUNA</t>
   </si>
   <si>
     <t>K7074-94583</t>
   </si>
   <si>
     <t>PASACAO CAMARINES SUR</t>
   </si>
   <si>
     <t>Edna c. Omnes  c/o aurea vale</t>
   </si>
   <si>
     <t>K8002-91890</t>
   </si>
   <si>
     <t>RAGAY CAMARINES SUR</t>
   </si>
   <si>
     <t>FRANCIS L.CANAR</t>
   </si>
   <si>
     <t>K5004-92658</t>
   </si>
   <si>
     <t>MARY ANN L. BELMES</t>
   </si>
@@ -581,105 +581,105 @@
   <si>
     <t>K7123-95451</t>
   </si>
   <si>
     <t>CITY OF SORSOGON (Capital) SORSOGON</t>
   </si>
   <si>
     <t>ALYSSA BIANCA J LAURORA</t>
   </si>
   <si>
     <t>K5004-92179</t>
   </si>
   <si>
     <t>JOHNREX  A. MORALES</t>
   </si>
   <si>
     <t>K7133-93042</t>
   </si>
   <si>
     <t>Rosalinda dimaano</t>
   </si>
   <si>
     <t>MARILOU M. BRON</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13726	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	FRANCIA LLONA</t>
+    <t>MFC13726</t>
+  </si>
+  <si>
+    <t>FRANCIA LLONA</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
     <t>AMEY</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14472		</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	SHEENA NANCA</t>
+    <t>MFC14472</t>
+  </si>
+  <si>
+    <t>SHEENA NANCA</t>
   </si>
   <si>
     <t>RICHARD ALLAN YU</t>
   </si>
   <si>
     <t>RODRIGO UY</t>
   </si>
   <si>
-    <t xml:space="preserve">MESALINA G. ESTALLO </t>
+    <t>MESALINA G. ESTALLO</t>
   </si>
   <si>
     <t>WILFREDO ESTRADA</t>
   </si>
   <si>
     <t>PILI (Capital) CAMARINES SUR</t>
   </si>
   <si>
     <t>FREDIESWYNDA STA. ANA BALATON</t>
   </si>
   <si>
-    <t xml:space="preserve">EDNA LAYNESA </t>
+    <t>EDNA LAYNESA</t>
   </si>
   <si>
     <t>MFC13296</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
     <t>PRESCY DELOS REYES</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13899	</t>
+    <t>MFC13899</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">	JAYFREY CASTILLO</t>
+    <t>JAYFREY CASTILLO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Rommel diza</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>