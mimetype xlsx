--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,395 +12,386 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>08/01/2026 01:27:20 - 08/02/2026 03:36:03</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14274	</t>
+    <t>MFC14274</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">	ROGER PADILLA</t>
+    <t>ROGER PADILLA</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>GENALYN B. PATANI</t>
   </si>
   <si>
     <t>MFC12949</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">	NIKKA ALICIA DE GUZMAN</t>
+    <t>NIKKA ALICIA DE GUZMAN</t>
+  </si>
+  <si>
+    <t>MFC13705</t>
+  </si>
+  <si>
+    <t>LIZA MANGUERRA</t>
+  </si>
+  <si>
+    <t>MFC14264</t>
+  </si>
+  <si>
+    <t>ERNESTO EVANGELISTA</t>
+  </si>
+  <si>
+    <t>MFC13706</t>
+  </si>
+  <si>
+    <t>MFC13876</t>
+  </si>
+  <si>
+    <t>BIANCA CANLAS</t>
   </si>
   <si>
     <t>MFC12701</t>
   </si>
   <si>
-    <t xml:space="preserve">	SALVADOR FELICIANO	</t>
-[...17 lines deleted...]
-    <t>ERNESTO EVANGELISTA</t>
+    <t>SALVADOR FELICIANO</t>
   </si>
   <si>
     <t>MFC14118</t>
   </si>
   <si>
     <t>CRAIG HENDRICKSON</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13705	</t>
-[...4 lines deleted...]
-  <si>
     <t>RONALDO PANGILINAN</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>LEONARDA DING SUNGA</t>
   </si>
   <si>
     <t>AURORA ISABELA</t>
   </si>
   <si>
     <t>MANUEL SAMSON</t>
   </si>
   <si>
     <t>BACARRA ILOCOS NORTE</t>
   </si>
   <si>
     <t>ANTONIO FERNANDEZ</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>MARILYN P. CARIAGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14271	</t>
-[...1 lines deleted...]
-  <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">	MARLYN MANUEL</t>
-[...7 lines deleted...]
-  <si>
     <t>ALFREDO HYNSON</t>
   </si>
   <si>
+    <t>MFC14271</t>
+  </si>
+  <si>
+    <t>MARLYN MANUEL</t>
+  </si>
+  <si>
+    <t>MFC14373</t>
+  </si>
+  <si>
+    <t>LEYBERT GUISALA</t>
+  </si>
+  <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
     <t>NONABELLE R. LIPIO</t>
   </si>
   <si>
     <t>BANGUI ILOCOS NORTE</t>
   </si>
   <si>
     <t>CAROL GO/MELODY C.</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13786	</t>
+    <t>MFC13786</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">	PAZ / NICOLE DECENA</t>
+    <t>PAZ / NICOLE DECENA</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>RODA VI AND JUDY VILLAREAL</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>NITA OR EPLE SEJALBO</t>
   </si>
   <si>
-    <t xml:space="preserve"> 103175</t>
-[...4 lines deleted...]
-  <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>MERCY ALZATE</t>
   </si>
   <si>
     <t>MFC11686</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>ROMEO MARTIN</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>ROWENA BANTOLINO</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>CRUSALDO COLOMA</t>
   </si>
   <si>
+    <t>MFC13143</t>
+  </si>
+  <si>
+    <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
+  </si>
+  <si>
+    <t>GIZELLE TEANO</t>
+  </si>
+  <si>
+    <t>MFC13607</t>
+  </si>
+  <si>
+    <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
+  </si>
+  <si>
+    <t>RICARDO DE LEON</t>
+  </si>
+  <si>
     <t>MFC12163</t>
   </si>
   <si>
-    <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
-[...1 lines deleted...]
-  <si>
     <t>APRIL CANDELARIO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13607	 </t>
-[...4 lines deleted...]
-  <si>
     <t>NORMITA TOLENTINO</t>
   </si>
   <si>
-    <t>MFC13143</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">MFC14273		</t>
+    <t>MFC14273</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
-    <t xml:space="preserve">	TAMMY BAGGAY</t>
+    <t>TAMMY BAGGAY</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
+    <t>JONELL A RAMIREZ</t>
+  </si>
+  <si>
     <t>ADELINA P. MOSE</t>
   </si>
   <si>
-    <t xml:space="preserve">ARIEL MOSE </t>
-[...2 lines deleted...]
-    <t>JONELL A RAMIREZ</t>
+    <t>ARIEL MOSE</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>FLOREMIN REOLALAS</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
+    <t>PATRICIO D. RAMOS</t>
+  </si>
+  <si>
     <t>LOREMY RAMOS</t>
   </si>
   <si>
-    <t>PATRICIO D. RAMOS</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MFC14101		</t>
+    <t>MFC14101</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">	MARILYN DE VEGA	</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MFC7459	</t>
+    <t>MARILYN DE VEGA</t>
+  </si>
+  <si>
+    <t>MFC7459</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>MERLY CAYANAN</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>MARIA ROQUE N SOPHIYA ROQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14380	</t>
+    <t>MFC14380</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">	DARWIN SARMIENTO</t>
+    <t>DARWIN SARMIENTO</t>
   </si>
   <si>
     <t>JOCELYN V. MANALO</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
+    <t>DELIA DIZON</t>
+  </si>
+  <si>
     <t>DENVER DIZON</t>
   </si>
   <si>
-    <t>DELIA DIZON</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MFC14466	</t>
+    <t>MFC14466</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">	ARLENE FLORES</t>
+    <t>ARLENE FLORES</t>
   </si>
   <si>
     <t>CHRISTIAN C. JOSON</t>
   </si>
   <si>
+    <t>MFC14057</t>
+  </si>
+  <si>
+    <t>MAGALANG PAMPANGA</t>
+  </si>
+  <si>
+    <t>ROSEMARIE RAMIREZ</t>
+  </si>
+  <si>
     <t>MFC13062</t>
   </si>
   <si>
-    <t>MAGALANG PAMPANGA</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">MFC14468	</t>
+    <t>ANGELITO DAVID</t>
+  </si>
+  <si>
+    <t>MFC14468</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">	MARLENE CABURNAY</t>
+    <t>MARLENE CABURNAY</t>
   </si>
   <si>
     <t>MFC13702</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>MARK PAOLO CHING</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>LEO CATUBIG</t>
   </si>
   <si>
     <t>LADY JIANA ESTABILIO</t>
   </si>
   <si>
     <t>MARCOS ILOCOS NORTE</t>
   </si>
   <si>
     <t>ERICKSON GUILLERMO</t>
   </si>
@@ -410,177 +401,177 @@
   <si>
     <t>KRISTINE ARENZANA</t>
   </si>
   <si>
     <t>MARIO S. ARENZANA C/O NONO JESSIE DOMINGO</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>JHON KHELVINE YU</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>AL N JULIE BANDOY</t>
   </si>
   <si>
     <t>PAGUDPUD ILOCOS NORTE</t>
   </si>
   <si>
     <t>FERDINAND MAGARRO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13657	</t>
+    <t>MFC13657</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">	LOLITA RUFINO</t>
+    <t>LOLITA RUFINO</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
     <t>JAYLORD CRUZ/CHRISTIAN NORIEGA</t>
   </si>
   <si>
     <t>PIDIGAN ABRA</t>
   </si>
   <si>
     <t>JOSEFINA M. PILARTA</t>
   </si>
   <si>
     <t>PILAR ABRA</t>
   </si>
   <si>
     <t>GEMMA SOFIE DACQUEL CIERVO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14319		</t>
+    <t>MFC13550</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">	MISCHEL PENGSON</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">MFC13237	</t>
+    <t>REGGIE SANTOS</t>
+  </si>
+  <si>
+    <t>MFC14319</t>
+  </si>
+  <si>
+    <t>MISCHEL PENGSON</t>
+  </si>
+  <si>
+    <t>MFC13237</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">	KEVIN PAUL MARZAN</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MFC13065		</t>
+    <t>KEVIN PAUL MARZAN</t>
+  </si>
+  <si>
+    <t>MFC13065</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>MAXIMO CALUZA</t>
   </si>
   <si>
     <t>SABLAN BENGUET</t>
   </si>
   <si>
     <t>ALEX TACLOY</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
     <t>LEE GARCIA</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
+    <t>BENER ESCANO</t>
+  </si>
+  <si>
     <t>MARIO AUSTRIA C/O  NOEL SEBASTIAN</t>
   </si>
   <si>
-    <t>BENER ESCANO</t>
-[...1 lines deleted...]
-  <si>
     <t>SAN JUAN ABRA</t>
   </si>
   <si>
     <t>DONNA FERIDO</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC13423	</t>
+    <t>MFC13423</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">	CONRADO BONUS</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MFC14179	</t>
+    <t>CONRADO BONUS</t>
+  </si>
+  <si>
+    <t>MFC14179</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">	LEA MONTENOLA</t>
+    <t>LEA MONTENOLA</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
+    <t>ELLEN BONDOC</t>
+  </si>
+  <si>
     <t>VILMA INAY C/O DAN LOUIE STORE</t>
   </si>
   <si>
-    <t>ELLEN BONDOC</t>
-[...1 lines deleted...]
-  <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>REGINE MARIE LANGAMON</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14272	</t>
+    <t>MFC14272</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">	MYLA DUENAS	</t>
+    <t>MYLA DUENAS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Romuel </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mubarak</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
@@ -917,51 +908,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F91"/>
+  <dimension ref="A1:F90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
     </row>
@@ -1027,1121 +1018,1107 @@
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>113044</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16">
         <v>3</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>113092</v>
       </c>
       <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>107555</v>
       </c>
       <c r="B18" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C18">
         <v>3</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>111892</v>
       </c>
       <c r="B19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19">
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>109937</v>
       </c>
       <c r="B20" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C20">
         <v>2</v>
       </c>
       <c r="D20" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>111893</v>
+      </c>
+      <c r="B21" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" t="s">
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22">
+        <v>1</v>
+      </c>
+      <c r="D22" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
         <v>42</v>
       </c>
-      <c r="B22" t="s">
-[...5 lines deleted...]
-      <c r="D22" t="s">
+      <c r="B23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23">
+        <v>1</v>
+      </c>
+      <c r="D23" t="s">
         <v>43</v>
-      </c>
-[...12 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>113260</v>
       </c>
       <c r="B24" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24">
+        <v>1</v>
+      </c>
+      <c r="D24" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>103174</v>
       </c>
       <c r="B25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C25">
         <v>2</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" t="s">
         <v>49</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>107580</v>
       </c>
       <c r="B27" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27">
+        <v>1</v>
+      </c>
+      <c r="D27" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>103175</v>
       </c>
       <c r="B28" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28">
+        <v>2</v>
+      </c>
+      <c r="D28" t="s">
         <v>54</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>109938</v>
+      </c>
+      <c r="B29" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" t="s">
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29" t="s">
         <v>56</v>
       </c>
-      <c r="B29" t="s">
-[...5 lines deleted...]
-      <c r="D29" t="s">
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
         <v>57</v>
-      </c>
-[...3 lines deleted...]
-        <v>109938</v>
       </c>
       <c r="B30" t="s">
         <v>58</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" t="s">
+      <c r="A31">
+        <v>108634</v>
+      </c>
+      <c r="B31" t="s">
         <v>60</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>108634</v>
+        <v>108693</v>
       </c>
       <c r="B32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C32">
+        <v>1</v>
+      </c>
+      <c r="D32" t="s">
         <v>63</v>
       </c>
-      <c r="C32">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
         <v>64</v>
-      </c>
-[...3 lines deleted...]
-        <v>108693</v>
       </c>
       <c r="B33" t="s">
         <v>65</v>
       </c>
       <c r="C33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D33" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>67</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>68</v>
       </c>
       <c r="C35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>113262</v>
       </c>
       <c r="B36" t="s">
         <v>68</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>73</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37">
         <v>2</v>
       </c>
       <c r="D37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" t="s">
+      <c r="A38">
+        <v>113271</v>
+      </c>
+      <c r="B38" t="s">
         <v>76</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>111877</v>
       </c>
       <c r="B39" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>111878</v>
       </c>
       <c r="B40" t="s">
+        <v>76</v>
+      </c>
+      <c r="C40">
+        <v>1</v>
+      </c>
+      <c r="D40" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>113271</v>
+        <v>107416</v>
       </c>
       <c r="B41" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D41" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>107416</v>
+        <v>110800</v>
       </c>
       <c r="B42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>104463</v>
       </c>
       <c r="B43" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43">
+        <v>1</v>
+      </c>
+      <c r="D43" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
         <v>85</v>
       </c>
-      <c r="C43">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="B44" t="s">
         <v>86</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C44">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D44" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>88</v>
       </c>
       <c r="B45" t="s">
         <v>89</v>
       </c>
       <c r="C45">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" t="s">
+      <c r="A46">
+        <v>109955</v>
+      </c>
+      <c r="B46" t="s">
         <v>91</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46">
+        <v>2</v>
+      </c>
+      <c r="D46" t="s">
         <v>92</v>
       </c>
-      <c r="C46">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" t="s">
         <v>93</v>
-      </c>
-[...3 lines deleted...]
-        <v>109955</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" t="s">
+      <c r="A48">
+        <v>111846</v>
+      </c>
+      <c r="B48" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48">
+        <v>4</v>
+      </c>
+      <c r="D48" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>111846</v>
+        <v>111895</v>
       </c>
       <c r="B49" t="s">
         <v>97</v>
       </c>
       <c r="C49">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>111894</v>
       </c>
       <c r="B50" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C50">
         <v>3</v>
       </c>
       <c r="D50" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" t="s">
+        <v>100</v>
+      </c>
+      <c r="B51" t="s">
         <v>101</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D51" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:6">
-      <c r="A52" t="s">
+      <c r="A52">
+        <v>113091</v>
+      </c>
+      <c r="B52" t="s">
+        <v>101</v>
+      </c>
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
         <v>103</v>
       </c>
-      <c r="B52" t="s">
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" t="s">
         <v>104</v>
       </c>
-      <c r="C52">
-[...2 lines deleted...]
-      <c r="D52" t="s">
+      <c r="B53" t="s">
         <v>105</v>
-      </c>
-[...6 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>107</v>
       </c>
       <c r="B54" t="s">
+        <v>105</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
+        <v>109</v>
+      </c>
+      <c r="B55" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
       <c r="D55" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>112</v>
       </c>
       <c r="B56" t="s">
         <v>113</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
       <c r="D56" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="57" spans="1:6">
-      <c r="A57" t="s">
+      <c r="A57">
+        <v>113048</v>
+      </c>
+      <c r="B57" t="s">
         <v>115</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57">
+        <v>3</v>
+      </c>
+      <c r="D57" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>113048</v>
+        <v>113269</v>
       </c>
       <c r="B58" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C58">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D58" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>113269</v>
+        <v>108635</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D59" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>108635</v>
+        <v>108692</v>
       </c>
       <c r="B60" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60">
+        <v>1</v>
+      </c>
+      <c r="D60" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>108692</v>
+        <v>108750</v>
       </c>
       <c r="B61" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C61">
         <v>1</v>
       </c>
       <c r="D61" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>108750</v>
+        <v>112212</v>
       </c>
       <c r="B62" t="s">
         <v>123</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>112212</v>
+        <v>109944</v>
       </c>
       <c r="B63" t="s">
+        <v>125</v>
+      </c>
+      <c r="C63">
+        <v>9</v>
+      </c>
+      <c r="D63" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>109944</v>
+        <v>113273</v>
       </c>
       <c r="B64" t="s">
+        <v>127</v>
+      </c>
+      <c r="C64">
+        <v>1</v>
+      </c>
+      <c r="D64" t="s">
         <v>128</v>
       </c>
-      <c r="C64">
-[...2 lines deleted...]
-      <c r="D64" t="s">
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" t="s">
         <v>129</v>
-      </c>
-[...3 lines deleted...]
-        <v>113273</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
       <c r="D65" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" t="s">
+      <c r="A66">
+        <v>113255</v>
+      </c>
+      <c r="B66" t="s">
         <v>132</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>113255</v>
+        <v>108744</v>
       </c>
       <c r="B67" t="s">
+        <v>134</v>
+      </c>
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>108744</v>
+        <v>113258</v>
       </c>
       <c r="B68" t="s">
+        <v>136</v>
+      </c>
+      <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
         <v>137</v>
       </c>
-      <c r="C68">
-[...2 lines deleted...]
-      <c r="D68" t="s">
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" t="s">
         <v>138</v>
-      </c>
-[...3 lines deleted...]
-        <v>113258</v>
       </c>
       <c r="B69" t="s">
         <v>139</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
       <c r="D69" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>141</v>
       </c>
       <c r="B70" t="s">
+        <v>139</v>
+      </c>
+      <c r="C70">
+        <v>1</v>
+      </c>
+      <c r="D70" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
+        <v>143</v>
+      </c>
+      <c r="B71" t="s">
         <v>144</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D71" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>146</v>
       </c>
       <c r="B72" t="s">
         <v>147</v>
       </c>
       <c r="C72">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D72" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="73" spans="1:6">
-      <c r="A73" t="s">
+      <c r="A73">
+        <v>111890</v>
+      </c>
+      <c r="B73" t="s">
         <v>149</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73">
+        <v>2</v>
+      </c>
+      <c r="D73" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>111890</v>
+        <v>110772</v>
       </c>
       <c r="B74" t="s">
+        <v>151</v>
+      </c>
+      <c r="C74">
+        <v>4</v>
+      </c>
+      <c r="D74" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>110772</v>
+        <v>111886</v>
       </c>
       <c r="B75" t="s">
+        <v>153</v>
+      </c>
+      <c r="C75">
+        <v>1</v>
+      </c>
+      <c r="D75" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>110795</v>
       </c>
       <c r="B76" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
       <c r="D76" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>111886</v>
+        <v>113270</v>
       </c>
       <c r="B77" t="s">
         <v>156</v>
       </c>
       <c r="C77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D77" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" t="s">
         <v>158</v>
-      </c>
-[...3 lines deleted...]
-        <v>113270</v>
       </c>
       <c r="B78" t="s">
         <v>159</v>
       </c>
       <c r="C78">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D78" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>161</v>
       </c>
       <c r="B79" t="s">
         <v>162</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
       <c r="D79" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="80" spans="1:6">
-      <c r="A80" t="s">
+      <c r="A80">
+        <v>110364</v>
+      </c>
+      <c r="B80" t="s">
         <v>164</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80">
+        <v>2</v>
+      </c>
+      <c r="D80" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>108637</v>
       </c>
       <c r="B81" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>110364</v>
+        <v>113046</v>
       </c>
       <c r="B82" t="s">
         <v>167</v>
       </c>
       <c r="C82">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D82" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" t="s">
         <v>169</v>
-      </c>
-[...3 lines deleted...]
-        <v>113046</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D83" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="84" spans="1:6">
-      <c r="A84" t="s">
+    <row r="85" spans="1:6">
+      <c r="A85" t="s">
         <v>172</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B85" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
+        <v>174</v>
+      </c>
+      <c r="B86" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
+        <v>176</v>
+      </c>
+      <c r="B87" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
+        <v>178</v>
+      </c>
+      <c r="B88" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
+        <v>180</v>
+      </c>
+      <c r="B89" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>183</v>
-[...7 lines deleted...]
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>