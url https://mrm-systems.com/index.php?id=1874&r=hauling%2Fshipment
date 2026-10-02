--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7121-92849</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Francissca Flory Taluban </t>
+    <t>Francissca Flory Taluban</t>
   </si>
   <si>
     <t>K7017-105443</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>ERICA VINOYA</t>
   </si>
   <si>
     <t>K7129-93114</t>
   </si>
   <si>
     <t>BANNA (ESPIRITU) ILOCOS NORTE</t>
   </si>
   <si>
     <t>MICHAEL D. ABABA</t>
   </si>
   <si>
     <t>K7073-95365</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
@@ -152,90 +152,90 @@
   <si>
     <t>MARLOU S. CASUGA</t>
   </si>
   <si>
     <t>K7123-93433</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>Rowena L Sales</t>
   </si>
   <si>
     <t>K7072-107128</t>
   </si>
   <si>
     <t>DIVINE JERICA TAMAYO</t>
   </si>
   <si>
     <t>K7061-92976</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Arcelie Mirafuente </t>
+    <t>Arcelie Mirafuente</t>
   </si>
   <si>
     <t>K7121-94688</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>Alfa Topinio</t>
   </si>
   <si>
     <t>K5005-106896</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>LILIA BEJAR / GILBERT BEJAR</t>
   </si>
   <si>
     <t>K7030-94735</t>
   </si>
   <si>
     <t>ANALYN M ROMERO</t>
   </si>
   <si>
     <t>K7129-94715</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>GLORYZELLE GALVAN</t>
   </si>
   <si>
     <t>K7124-93202</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSE MARIE SABADO </t>
+    <t>ROSE MARIE SABADO</t>
   </si>
   <si>
     <t>K7063-95737</t>
   </si>
   <si>
     <t>BAUKO MOUNTAIN PROVINCE</t>
   </si>
   <si>
     <t>EUJANE BUTANGEN</t>
   </si>
   <si>
     <t>K7073-94766</t>
   </si>
   <si>
     <t>BESAO MOUNTAIN PROVINCE</t>
   </si>
   <si>
     <t>ELSIE SAGUDIN/DRESEL SAGUDIN SANTOS</t>
   </si>
   <si>
     <t>K7074-96316</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
@@ -260,51 +260,51 @@
   <si>
     <t>K7063-96335</t>
   </si>
   <si>
     <t>BURGOS ISABELA</t>
   </si>
   <si>
     <t>REMEDIOS B.ARCEO</t>
   </si>
   <si>
     <t>K7133-92755</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>Catherine asuela</t>
   </si>
   <si>
     <t>K7125-106817</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH A ACOSTA </t>
+    <t>JOSEPH A ACOSTA</t>
   </si>
   <si>
     <t>K7063-96018</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>MICHELLE KEITH MEDINA</t>
   </si>
   <si>
     <t>K7068-95865</t>
   </si>
   <si>
     <t>JAMICA JOY FELIPE</t>
   </si>
   <si>
     <t>K7125-95953</t>
   </si>
   <si>
     <t>FERDINAND SIMANGAN</t>
   </si>
   <si>
     <t>K7073-94610</t>
   </si>
@@ -314,66 +314,66 @@
   <si>
     <t>LELITA M LATA</t>
   </si>
   <si>
     <t>K7093-95703</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>JESSICA JOY DULDULAO DINGIL</t>
   </si>
   <si>
     <t>K7129-93193</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>DARLITO SABADO</t>
   </si>
   <si>
     <t>K7125-95643</t>
   </si>
   <si>
-    <t xml:space="preserve">RONNIE B BESA </t>
+    <t>RONNIE B BESA</t>
   </si>
   <si>
     <t>K7093-95787</t>
   </si>
   <si>
     <t>MARK ANTHONY FIESTA</t>
   </si>
   <si>
     <t>K7093-95701</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JEFFREY D. FERNANDEZ </t>
+    <t>JEFFREY D. FERNANDEZ</t>
   </si>
   <si>
     <t>K6002-93261</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>MARNA T. BARANGAN</t>
   </si>
   <si>
     <t>K7123-94745</t>
   </si>
   <si>
     <t>Elmer  v garin</t>
   </si>
   <si>
     <t>K6002-93506</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>PHELLINE KAY RODRIGUEZ</t>
   </si>
@@ -383,60 +383,60 @@
   <si>
     <t>Clarissa m saraos</t>
   </si>
   <si>
     <t>K7069-96265</t>
   </si>
   <si>
     <t>Marlon V. Lorenzana</t>
   </si>
   <si>
     <t>K7068-96079</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>MELISSA J.DOMINGO</t>
   </si>
   <si>
     <t>K7125-96302</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">LERMA JANE BARONIA </t>
+    <t>LERMA JANE BARONIA</t>
   </si>
   <si>
     <t>K7125-96274</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTIN JOY AGPALZA </t>
+    <t>CHRISTIN JOY AGPALZA</t>
   </si>
   <si>
     <t>K7129-93500</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>EDGARDO DE GRACIA</t>
   </si>
   <si>
     <t>K7129-93361</t>
   </si>
   <si>
     <t>K7073-94612</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>PRISCO A ESPIRITU</t>
   </si>
   <si>
     <t>K6002-93307</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>K7061-93094</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Efren Fernando</t>
   </si>
   <si>
     <t>K7063-96038</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>ANITA PASCUAL GALAWAN</t>
   </si>
   <si>
     <t>K7068-95663</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">RANDY ANTALAN </t>
+    <t>RANDY ANTALAN</t>
   </si>
   <si>
     <t>K7063-95857</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARIAN TABERAO</t>
   </si>
   <si>
     <t>K5005-107161</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>SALLY BARBO</t>
   </si>
   <si>
     <t>K7126-93511</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
@@ -644,60 +644,60 @@
   <si>
     <t>K7074-96064</t>
   </si>
   <si>
     <t>Margie tandungan</t>
   </si>
   <si>
     <t>K7074-95660</t>
   </si>
   <si>
     <t>Lady Claude tie m. Bazar</t>
   </si>
   <si>
     <t>K7068-95630</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>JOHN MARK R.YABUT</t>
   </si>
   <si>
     <t>K7125-96219</t>
   </si>
   <si>
-    <t xml:space="preserve">Ildefonso V Liban Jr </t>
+    <t>Ildefonso V Liban Jr</t>
   </si>
   <si>
     <t>K7123-94611</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. TERESA T. TRINIDAD </t>
+    <t>MA. TERESA T. TRINIDAD</t>
   </si>
   <si>
     <t>K7121-95080</t>
   </si>
   <si>
     <t>Kathrina I. David</t>
   </si>
   <si>
     <t>K7123-93332</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Evangeline Sarmiento</t>
   </si>
   <si>
     <t>K7063-95644</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>ELJAY C.RALLO</t>
   </si>
@@ -824,51 +824,51 @@
   <si>
     <t>Kate gabakdon</t>
   </si>
   <si>
     <t>K7074-106384</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>NOREEN JOY A. DOMINNO</t>
   </si>
   <si>
     <t>K7068-96260</t>
   </si>
   <si>
     <t>CHIARRA MAE T.BLANCO</t>
   </si>
   <si>
     <t>K5002-93244</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Norma Balicha/ Carlos Balicha </t>
+    <t>Norma Balicha/ Carlos Balicha</t>
   </si>
   <si>
     <t>K7011-94603</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>MARISSA C. MULGADO</t>
   </si>
   <si>
     <t>K7123-93381</t>
   </si>
   <si>
     <t>Menchie b paguntalan/epang store</t>
   </si>
   <si>
     <t>K7074-95932</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Maria new vee a.Domingo</t>
   </si>
@@ -911,66 +911,66 @@
   <si>
     <t>ANNALIZZA  CAYABYAB</t>
   </si>
   <si>
     <t>K7063-96209</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>JEANEFER MANAOAT</t>
   </si>
   <si>
     <t>K5001-93368</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>SHIELA B VILLANUEVA</t>
   </si>
   <si>
     <t>K7133-92874</t>
   </si>
   <si>
-    <t xml:space="preserve">Melanie de vera </t>
+    <t>Melanie de vera</t>
   </si>
   <si>
     <t>K7073-93297</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GINA DELA CRUZ </t>
+    <t>GINA DELA CRUZ</t>
   </si>
   <si>
     <t>K7123-94717</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVELYN FERNANDEZ </t>
+    <t>JOVELYN FERNANDEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1751</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Larry</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>