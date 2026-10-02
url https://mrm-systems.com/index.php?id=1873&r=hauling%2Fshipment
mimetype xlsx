--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -77,186 +77,186 @@
   <si>
     <t>K7063-95625</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>BERNABE N.MERCA JR</t>
   </si>
   <si>
     <t>K7126-93859</t>
   </si>
   <si>
     <t>ISLAND GARDEN CITY OF SAMAL DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Charles Briant Guisona</t>
   </si>
   <si>
     <t>K7061-95253</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Chona Manigos </t>
+    <t>Chona Manigos</t>
   </si>
   <si>
     <t>K7030-95449</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLITA LLAGUNO </t>
+    <t>MERLITA LLAGUNO</t>
   </si>
   <si>
     <t>K7063-95692</t>
   </si>
   <si>
     <t>ALJUN MARK BULA</t>
   </si>
   <si>
     <t>K7093-95341</t>
   </si>
   <si>
     <t>JESSAMIE T. ONTUA</t>
   </si>
   <si>
     <t>K5005-95861</t>
   </si>
   <si>
     <t>SAN ISIDRO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>EVELYN EROY</t>
   </si>
   <si>
     <t>K7124-95285</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIA N. INGUITO </t>
+    <t>GLORIA N. INGUITO</t>
   </si>
   <si>
     <t>K5002-95574</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA CANOY </t>
+    <t>ERLINDA CANOY</t>
   </si>
   <si>
     <t>K7026-93923</t>
   </si>
   <si>
     <t>Orlando  posadas</t>
   </si>
   <si>
     <t>K7061-95587</t>
   </si>
   <si>
-    <t xml:space="preserve">Nestor Estipona </t>
+    <t>Nestor Estipona</t>
   </si>
   <si>
     <t>K7026-94145</t>
   </si>
   <si>
     <t>TERESITA CUIZON</t>
   </si>
   <si>
     <t>K7074-96075</t>
   </si>
   <si>
     <t>Christopher c. Terrado</t>
   </si>
   <si>
     <t>K7126-94079</t>
   </si>
   <si>
     <t>Dency Dea Favorite</t>
   </si>
   <si>
     <t>K7073-94142</t>
   </si>
   <si>
     <t>FRANCISCO CAMPOS JR.</t>
   </si>
   <si>
     <t>K7126-95326</t>
   </si>
   <si>
     <t>K7121-94067</t>
   </si>
   <si>
     <t>Elizabeth Hayashi</t>
   </si>
   <si>
     <t>K7063-95874</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>BERNIE ROMERA</t>
   </si>
   <si>
     <t>K5003-95416</t>
   </si>
   <si>
     <t>CARAGA DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIAN A. CALIG </t>
+    <t>VIVIAN A. CALIG</t>
   </si>
   <si>
     <t>K7074-95686</t>
   </si>
   <si>
     <t>LUPON DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>ALENDRO DOCTOLERO</t>
   </si>
   <si>
     <t>K7061-93858</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>LILIA AMOLATA</t>
   </si>
   <si>
     <t>K7068-95650</t>
   </si>
   <si>
     <t>SAN ISIDRO DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">CELSO LERIN </t>
+    <t>CELSO LERIN</t>
   </si>
   <si>
     <t>K5005-96081</t>
   </si>
   <si>
     <t>PANTUKAN COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>MAX EDUARD DELOS REYES</t>
   </si>
   <si>
     <t>K6002-94206</t>
   </si>
   <si>
     <t>MALITA DAVAO OCCIDENTAL</t>
   </si>
   <si>
     <t>MIGUEL S. SABSNAL</t>
   </si>
   <si>
     <t>K7030-93856</t>
   </si>
   <si>
     <t>SANTA MARIA DAVAO OCCIDENTAL</t>
   </si>
@@ -413,51 +413,51 @@
   <si>
     <t>KIM P.ENDRINA</t>
   </si>
   <si>
     <t>K8002-92122</t>
   </si>
   <si>
     <t>NORAIDA OR NORAIN HASSAN</t>
   </si>
   <si>
     <t>K7093-94468</t>
   </si>
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>RHINO JOHN D PONGYAN</t>
   </si>
   <si>
     <t>K7121-94767</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Deanmarie G Pido </t>
+    <t>Deanmarie G Pido</t>
   </si>
   <si>
     <t>K5003-94203</t>
   </si>
   <si>
     <t>JOCELYN JUANITEZ</t>
   </si>
   <si>
     <t>K7074-94527</t>
   </si>
   <si>
     <t>Evelyn Abraham jadap</t>
   </si>
   <si>
     <t>K7016-92642</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>RAKMA KADATUAN</t>
   </si>
   <si>
     <t>K7133-93824</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>Noriama b. Budzak</t>
   </si>
   <si>
     <t>K7125-94328</t>
   </si>
   <si>
     <t>BAI SHAMRA ABDUL</t>
   </si>
   <si>
     <t>K7073-94548</t>
   </si>
   <si>
     <t>AKMAD KASAN</t>
   </si>
   <si>
     <t>K7124-94581</t>
   </si>
   <si>
     <t>BAI PANDA AYOB</t>
   </si>
   <si>
     <t>K7093-94218</t>
   </si>
   <si>
-    <t xml:space="preserve">NASRUDIN BALIWAN </t>
+    <t>NASRUDIN BALIWAN</t>
   </si>
   <si>
     <t>K7073-93761</t>
   </si>
   <si>
     <t>Hairia S. Bani.</t>
   </si>
   <si>
     <t>K7026-94863</t>
   </si>
   <si>
     <t>Abdul alimpang</t>
   </si>
   <si>
     <t>K7121-94116</t>
   </si>
   <si>
     <t>Earlwin P Esperat</t>
   </si>
   <si>
     <t>K7123-94168</t>
   </si>
   <si>
     <t>BAINOT S BAGNAS</t>
   </si>
@@ -560,66 +560,66 @@
   <si>
     <t>K7016-92768</t>
   </si>
   <si>
     <t>AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>FARHANA MAGUID KALABOG</t>
   </si>
   <si>
     <t>K7063-95817</t>
   </si>
   <si>
     <t>BULUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>ANALIZA DELNARD ABDUPKARIM</t>
   </si>
   <si>
     <t>K7016-92231</t>
   </si>
   <si>
     <t>DATU PAGLAS MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">BHEN ALAMADA </t>
+    <t>BHEN ALAMADA</t>
   </si>
   <si>
     <t>K7063-93906</t>
   </si>
   <si>
     <t>DATU PIANG MAGUINDANAO</t>
   </si>
   <si>
     <t>NAIMA BAKAL</t>
   </si>
   <si>
     <t>K7093-89514</t>
   </si>
   <si>
-    <t xml:space="preserve">HASNA AMPANG SINSUAT </t>
+    <t>HASNA AMPANG SINSUAT</t>
   </si>
   <si>
     <t>K8002-92724</t>
   </si>
   <si>
     <t>SARAH BANSILAN</t>
   </si>
   <si>
     <t>K7074-106113</t>
   </si>
   <si>
     <t>SHARIFF AGUAK (MAGANOY) (Capital) MAGUINDANAO</t>
   </si>
   <si>
     <t>Recener johana e mohamad</t>
   </si>
   <si>
     <t>K7011-95478</t>
   </si>
   <si>
     <t>MOSLIMA.M. SAMAON</t>
   </si>
   <si>
     <t>K7129-94249</t>
   </si>
@@ -638,63 +638,63 @@
   <si>
     <t>K7063-95718</t>
   </si>
   <si>
     <t>GEN. S. K. PENDATUN MAGUINDANAO</t>
   </si>
   <si>
     <t>MONAWARA LAWAN.AMINO</t>
   </si>
   <si>
     <t>K7133-93601</t>
   </si>
   <si>
     <t>MAMASAPANO MAGUINDANAO</t>
   </si>
   <si>
     <t>Panga  Panansang</t>
   </si>
   <si>
     <t>K7127-89755</t>
   </si>
   <si>
     <t>SULTAN MASTURA MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">APAO TUMAS SIKING </t>
+    <t>APAO TUMAS SIKING</t>
   </si>
   <si>
     <t>K6002-94251</t>
   </si>
   <si>
     <t>MEDZCAEL. K. ANGIE</t>
   </si>
   <si>
     <t>K7093-95319</t>
   </si>
   <si>
-    <t xml:space="preserve">ANITA B.BURBURAN </t>
+    <t>ANITA B.BURBURAN</t>
   </si>
   <si>
     <t>K7074-95987</t>
   </si>
   <si>
     <t>DATU SAUDI-AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>ZENAIDA S.TIDTIGAN</t>
   </si>
   <si>
     <t>K7030-94414</t>
   </si>
   <si>
     <t>ALI AKRIMA ALIMAN</t>
   </si>
   <si>
     <t>K7121-94090</t>
   </si>
   <si>
     <t>Abdul Badit B Mapangal</t>
   </si>
   <si>
     <t>K7126-94502</t>
   </si>