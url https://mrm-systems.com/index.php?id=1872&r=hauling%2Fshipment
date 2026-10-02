--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -83,120 +83,120 @@
   <si>
     <t>Flora C Barrios</t>
   </si>
   <si>
     <t>K7073-95164</t>
   </si>
   <si>
     <t>Karen Joy Barrnin</t>
   </si>
   <si>
     <t>K7121-106569</t>
   </si>
   <si>
     <t>LOVE N. ABELLERA</t>
   </si>
   <si>
     <t>K7121-95350</t>
   </si>
   <si>
     <t>Marlyn A. Macalindong</t>
   </si>
   <si>
     <t>K7135-90549</t>
   </si>
   <si>
-    <t xml:space="preserve">Cristina P Canteras </t>
+    <t>Cristina P Canteras</t>
   </si>
   <si>
     <t>K7121-94473</t>
   </si>
   <si>
     <t>BATANGAS CITY (Capital) BATANGAS</t>
   </si>
   <si>
     <t>Amor Cunag</t>
   </si>
   <si>
     <t>K7124-90474</t>
   </si>
   <si>
     <t>DANICA V. IBANEZ</t>
   </si>
   <si>
     <t>K5002-89023</t>
   </si>
   <si>
-    <t xml:space="preserve">OME  MACALALAD </t>
+    <t>OME  MACALALAD</t>
   </si>
   <si>
     <t>K7026-94309</t>
   </si>
   <si>
     <t>ALEXANDRA A MUÑOZ</t>
   </si>
   <si>
     <t>K7074-94289</t>
   </si>
   <si>
     <t>MELROSE LANOT</t>
   </si>
   <si>
     <t>K7073-94496</t>
   </si>
   <si>
     <t>Gloria M Jintalan</t>
   </si>
   <si>
     <t>K8002-90694</t>
   </si>
   <si>
     <t>MARLYN GAYA</t>
   </si>
   <si>
     <t>K7061-107056</t>
   </si>
   <si>
     <t>BAUAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Joemarie Ormita </t>
+    <t>Joemarie Ormita</t>
   </si>
   <si>
     <t>K8002-93994</t>
   </si>
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
     <t>MERLA H DIGNO</t>
   </si>
   <si>
     <t>K7016-106942</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN ERMITANO </t>
+    <t>MARILYN ERMITANO</t>
   </si>
   <si>
     <t>K5005-95548</t>
   </si>
   <si>
     <t>Ronaly garces</t>
   </si>
   <si>
     <t>K7016-91320</t>
   </si>
   <si>
     <t>CUENCA BATANGAS</t>
   </si>
   <si>
     <t>GINAPEN LAROSA</t>
   </si>
   <si>
     <t>K7026-88911</t>
   </si>
   <si>
     <t>IBAAN BATANGAS</t>
   </si>
   <si>
     <t>GORGONIA PANGANIBAN</t>
   </si>
@@ -212,81 +212,81 @@
   <si>
     <t>joel c. martinez</t>
   </si>
   <si>
     <t>K7124-93993</t>
   </si>
   <si>
     <t>LEMERY BATANGAS</t>
   </si>
   <si>
     <t>CINDERELLA NAVARRO MENDOZA</t>
   </si>
   <si>
     <t>K7124-81578</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>ALLYSA ALCABASA</t>
   </si>
   <si>
     <t>K7133-92604</t>
   </si>
   <si>
-    <t xml:space="preserve">Reema marie Trinidad </t>
+    <t>Reema marie Trinidad</t>
   </si>
   <si>
     <t>K8002-106081</t>
   </si>
   <si>
     <t>JAMES WILLIAM S, YANES</t>
   </si>
   <si>
     <t>K7121-94535</t>
   </si>
   <si>
     <t>Dessa Dimaano</t>
   </si>
   <si>
     <t>K5005-105899</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTIAN ILAGAN </t>
+    <t>CHRISTIAN ILAGAN</t>
   </si>
   <si>
     <t>K7126-95538</t>
   </si>
   <si>
     <t>Cristy Rose L Tañedo</t>
   </si>
   <si>
     <t>K7016-92396</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILOU CABRERA </t>
+    <t>MARILOU CABRERA</t>
   </si>
   <si>
     <t>K5004-92785</t>
   </si>
   <si>
     <t>JOY GAVINO</t>
   </si>
   <si>
     <t>K6002-95483</t>
   </si>
   <si>
     <t>AMALIA S. JACINTO</t>
   </si>
   <si>
     <t>K7030-95353</t>
   </si>
   <si>
     <t>MARICARR T. RODRIGUEZ</t>
   </si>
   <si>
     <t>K7068-96330</t>
   </si>
   <si>
     <t>LOBO BATANGAS</t>
   </si>
@@ -413,51 +413,51 @@
   <si>
     <t>K7030-94059</t>
   </si>
   <si>
     <t>ROMMEL CATAPANG</t>
   </si>
   <si>
     <t>K7068-96238</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
     <t>GLORIA D.VALLEDOR</t>
   </si>
   <si>
     <t>K5004-107173</t>
   </si>
   <si>
     <t>LIEZELYN P. FARIÑAS</t>
   </si>
   <si>
     <t>K7016-92829</t>
   </si>
   <si>
-    <t xml:space="preserve">ELLA MALIGAYA </t>
+    <t>ELLA MALIGAYA</t>
   </si>
   <si>
     <t>K7135-105249</t>
   </si>
   <si>
     <t>TAAL BATANGAS</t>
   </si>
   <si>
     <t>Marissa M Galit</t>
   </si>
   <si>
     <t>K7073-94810</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>Ronald V. Opaco</t>
   </si>
   <si>
     <t>K5002-90829</t>
   </si>
   <si>
     <t>Ma Christine Ofenda</t>
   </si>
@@ -530,57 +530,57 @@
   <si>
     <t>ZARA K VERAN</t>
   </si>
   <si>
     <t>K8002-90524</t>
   </si>
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
     <t>ALICIA M DAMUAG</t>
   </si>
   <si>
     <t>K7127-91239</t>
   </si>
   <si>
     <t>JASON BARROS</t>
   </si>
   <si>
     <t>K7121-88808</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Edward B Ran̈eses</t>
+    <t>Edward B Ran̈eses</t>
   </si>
   <si>
     <t>K7121-94365</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGILIO LODRINIO </t>
+    <t>VIRGILIO LODRINIO</t>
   </si>
   <si>
     <t>K7068-105720</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
     <t>JOY CAMILLE FALLER</t>
   </si>
   <si>
     <t>K7016-90977</t>
   </si>
   <si>
     <t>KYMBERLYN CIRRES</t>
   </si>
   <si>
     <t>K7126-93845</t>
   </si>
   <si>
     <t>Christine Joy P Dela Rosa</t>
   </si>
   <si>
     <t>K8002-91745</t>
   </si>
@@ -599,159 +599,159 @@
   <si>
     <t>ELENA MARINO</t>
   </si>
   <si>
     <t>K7121-89335</t>
   </si>
   <si>
     <t>09691429147</t>
   </si>
   <si>
     <t>K7068-96090</t>
   </si>
   <si>
     <t>REAL QUEZON</t>
   </si>
   <si>
     <t>Manuel S. Nasayao</t>
   </si>
   <si>
     <t>K7123-89509</t>
   </si>
   <si>
     <t>SAN ANTONIO QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">MARVIN HIWATIG </t>
+    <t>MARVIN HIWATIG</t>
   </si>
   <si>
     <t>K7135-92249</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
     <t>Rowena Rosales Sayat</t>
   </si>
   <si>
     <t>K7127-90940</t>
   </si>
   <si>
-    <t xml:space="preserve">EVA GIRLIE BUHAT LAGRAZON </t>
+    <t>EVA GIRLIE BUHAT LAGRAZON</t>
   </si>
   <si>
     <t>K7026-106623</t>
   </si>
   <si>
     <t>Erwin Herbert Reynoso</t>
   </si>
   <si>
     <t>K7016-91488</t>
   </si>
   <si>
     <t>TAGKAWAYAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">REX SALVIO </t>
+    <t>REX SALVIO</t>
   </si>
   <si>
     <t>K7133-92657</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Nonilon licon </t>
+    <t>Nonilon licon</t>
   </si>
   <si>
     <t>K7016-92010</t>
   </si>
   <si>
-    <t xml:space="preserve">WENDY ESTRADA </t>
+    <t>WENDY ESTRADA</t>
   </si>
   <si>
     <t>K7061-89161</t>
   </si>
   <si>
     <t>Consolation Quesea</t>
   </si>
   <si>
     <t>K7123-105824</t>
   </si>
   <si>
     <t>Alicia amora/Gerald amora</t>
   </si>
   <si>
     <t>K7123-107066</t>
   </si>
   <si>
-    <t xml:space="preserve">MIGUELA CABALSA </t>
+    <t>MIGUELA CABALSA</t>
   </si>
   <si>
     <t>K7121-105074</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>Macario Landicho</t>
   </si>
   <si>
     <t>K7074-94233</t>
   </si>
   <si>
     <t>Alexander m. Guiling</t>
   </si>
   <si>
     <t>LEONOR DE GUZMAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MATTHEW CARLO MAGSINO </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">GAYLEY REYES </t>
+    <t>MATTHEW CARLO MAGSINO</t>
+  </si>
+  <si>
+    <t>SOLEDAD RICARDE</t>
+  </si>
+  <si>
+    <t>GAYLEY REYES</t>
   </si>
   <si>
     <t>ANASTACIA MENDEZ</t>
   </si>
   <si>
     <t>EDWIN DE CASTRO</t>
   </si>
   <si>
     <t>JULIETA ENRIQUEZ</t>
   </si>
   <si>
     <t>PRINCE JOSEPH RODRIGUEZ</t>
   </si>
   <si>
     <t>TALISAY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">NELIA CLICK </t>
+    <t>NELIA CLICK</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E. Brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>