--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7125-94599</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>Josefina A Carpio</t>
   </si>
   <si>
     <t>K7123-88654</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>RODOLFO LIM</t>
   </si>
   <si>
     <t>K5002-90728</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">DIVINE SISPEREZ </t>
+    <t>DIVINE SISPEREZ</t>
   </si>
   <si>
     <t>K7026-94263</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>ALVEM NUESTRO</t>
   </si>
   <si>
     <t>K7011-89078</t>
   </si>
   <si>
     <t>SAMAL BATAAN</t>
   </si>
   <si>
     <t>VIRGINIA M. NERNARDO</t>
   </si>
   <si>
     <t>K6002-90384</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
@@ -224,93 +224,93 @@
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>MARYJANE C FERRER/ BENITO CALICDAN</t>
   </si>
   <si>
     <t>K7073-106217</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>ON LAURENCE MABALOT- BAUTISTA</t>
   </si>
   <si>
     <t>K7026-106415</t>
   </si>
   <si>
     <t>VIVIAN VILA</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">LYNN TANNER </t>
+    <t>LYNN TANNER</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">YOLANDA A. FRANCIA </t>
+    <t>YOLANDA A. FRANCIA</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>AUREA GUIZON</t>
   </si>
   <si>
     <t>JUAN RONQUILLO JR.</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SUZETTE P. LARIN </t>
+    <t>SUZETTE P. LARIN</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">CINDERELLA F. BAUGAN </t>
+    <t>CINDERELLA F. BAUGAN</t>
   </si>
   <si>
     <t>ALFAJARDO C/O DARWIN LIWGAD</t>
   </si>
   <si>
-    <t xml:space="preserve">ANJENNETE R. MANGROBANG </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">PEPITO D. VENTURA </t>
+    <t>ANJENNETE R. MANGROBANG</t>
+  </si>
+  <si>
+    <t>TERESA BARBA MANILI</t>
+  </si>
+  <si>
+    <t>PAMELA PALMA DANAO</t>
+  </si>
+  <si>
+    <t>PEPITO D. VENTURA</t>
   </si>
   <si>
     <t>CA027711</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>EDGARDO AGUAS</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>MAGGIE PIMENTEL</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>PERCY JULAO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>