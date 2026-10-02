--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -77,87 +77,87 @@
   <si>
     <t>K5003-93853</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>clarice pasada</t>
   </si>
   <si>
     <t>K5001-95564</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
     <t>Nora Aquino honrado</t>
   </si>
   <si>
     <t>K5003-107112</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ALICIA QUIJANO </t>
+    <t>ALICIA QUIJANO</t>
   </si>
   <si>
     <t>K7030-93721</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>Emma r timbuloy</t>
   </si>
   <si>
     <t>K7129-106999</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
     <t>Mary Ann d. Ramos</t>
   </si>
   <si>
     <t>K6002-94098</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>DANILO  LORENZO</t>
   </si>
   <si>
     <t>K7016-106837</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NASMITH DE GUZMAN </t>
+    <t>NASMITH DE GUZMAN</t>
   </si>
   <si>
     <t>K6002-106893</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>BENILDA ARQUINES</t>
   </si>
   <si>
     <t>K6002-95414</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>JENNY ROSE BASILIO</t>
   </si>
   <si>
     <t>K7073-94045</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
@@ -182,51 +182,51 @@
   <si>
     <t>Elsie Regidor</t>
   </si>
   <si>
     <t>K7011-95453</t>
   </si>
   <si>
     <t>PEÑARRUBIA ABRA</t>
   </si>
   <si>
     <t>JOJO VILLANUEVA</t>
   </si>
   <si>
     <t>K7026-94166</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>FLORA BEL TINAZA</t>
   </si>
   <si>
     <t>K7073-93851</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIELA ANDREA O. PABLO </t>
+    <t>SHIELA ANDREA O. PABLO</t>
   </si>
   <si>
     <t>K7030-93726</t>
   </si>
   <si>
     <t>Lourdes  i  timbuloy</t>
   </si>
   <si>
     <t>K7127-106862</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>ROGELIO T, AQUINO</t>
   </si>
   <si>
     <t>K7011-95321</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
     <t>ROGELIO A. CATIGDAY</t>
   </si>
@@ -242,111 +242,111 @@
   <si>
     <t>K6002-95279</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>SIMPLICIO RAMOS SR.</t>
   </si>
   <si>
     <t>K7124-94077</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>CARLOS PADILLA SR</t>
   </si>
   <si>
     <t>K7061-95255</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rex Manaligod </t>
+    <t>Rex Manaligod</t>
   </si>
   <si>
     <t>K7129-106759</t>
   </si>
   <si>
     <t>CAROL MIGUEL CABASI</t>
   </si>
   <si>
     <t>K5002-94035</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>CARMELITA NOVESTERAS</t>
   </si>
   <si>
     <t>K5002-95252</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>DONILDA TAN</t>
   </si>
   <si>
     <t>K7061-95421</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Elolyn Baptista </t>
+    <t>Elolyn Baptista</t>
   </si>
   <si>
     <t>K7026-95591</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MAVIN</t>
   </si>
   <si>
     <t>K7073-94180</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>ROSABELLA E. DE LEON</t>
   </si>
   <si>
     <t>K7127-106963</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICEL G, CREENCIA </t>
+    <t>MARICEL G, CREENCIA</t>
   </si>
   <si>
     <t>K5002-95249</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>Rowena ocampo</t>
   </si>
   <si>
     <t>K7126-95491</t>
   </si>
   <si>
     <t>SAMAL BATAAN</t>
   </si>
   <si>
     <t>Reynaldo G Dela Torre</t>
   </si>
   <si>
     <t>K7026-95323</t>
   </si>
   <si>
     <t>ALILEM ILOCOS SUR</t>
   </si>
@@ -383,150 +383,150 @@
   <si>
     <t>K5004-106478</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>KRISTEL ANN S. VALINO</t>
   </si>
   <si>
     <t>K7073-93775</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>JUANITO P. TRINIDAD</t>
   </si>
   <si>
     <t>K7073-94171</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RHEA AGUSTIN </t>
+    <t>RHEA AGUSTIN</t>
   </si>
   <si>
     <t>K6002-95602</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>EDILBERTA ANICETE</t>
   </si>
   <si>
     <t>K5003-106728</t>
   </si>
   <si>
     <t>NIKOLAI FORD C ALVAREZ</t>
   </si>
   <si>
     <t>K5003-106981</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>fhrince lech mallari</t>
   </si>
   <si>
     <t>K7016-106939</t>
   </si>
   <si>
-    <t xml:space="preserve">ROCHELLE SANTAMARIA </t>
+    <t>ROCHELLE SANTAMARIA</t>
   </si>
   <si>
     <t>K7073-95247</t>
   </si>
   <si>
     <t>ALDYSS DHANE VERA CRUZ</t>
   </si>
   <si>
     <t>K5003-95290</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>RUBY MECOS</t>
   </si>
   <si>
     <t>K5003-95292</t>
   </si>
   <si>
     <t>LESTER JIMENEZ</t>
   </si>
   <si>
     <t>K7026-93895</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>MICKAYLA MAGPAYO</t>
   </si>
   <si>
     <t>K7121-95367</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>Nemie Pearl/Viktor Angelo Cruz</t>
   </si>
   <si>
     <t>K5002-95231</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEXA JOY M ABRIL </t>
+    <t>ALEXA JOY M ABRIL</t>
   </si>
   <si>
     <t>K7061-95127</t>
   </si>
   <si>
     <t>Alexander Pangan</t>
   </si>
   <si>
     <t>K7016-106808</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>RAMON LACSON</t>
   </si>
   <si>
     <t>K7126-94118</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Edmond Garcia </t>
+    <t>Edmond Garcia</t>
   </si>
   <si>
     <t>K7126-94135</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>SONNY RAMIREZ</t>
   </si>
   <si>
     <t>K7135-106209</t>
   </si>
   <si>
     <t>Clyde Spencer Quito</t>
   </si>
   <si>
     <t>K7026-93861</t>
   </si>
   <si>
     <t>Michael  angelo miranda</t>
   </si>
   <si>
     <t>K7129-93973</t>
   </si>
@@ -545,105 +545,105 @@
   <si>
     <t>JESSE ER V LUZONG</t>
   </si>
   <si>
     <t>K7026-93985</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>MARICHU DATANG</t>
   </si>
   <si>
     <t>K7011-95463</t>
   </si>
   <si>
     <t>VICENTE SALTING</t>
   </si>
   <si>
     <t>K7016-106909</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">JAIME / AURE RAFAEL </t>
+    <t>JAIME / AURE RAFAEL</t>
   </si>
   <si>
     <t>K7030-95440</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>ROSA DIAL</t>
   </si>
   <si>
     <t>K5002-93455</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">rachela mendoza </t>
+    <t>rachela mendoza</t>
   </si>
   <si>
     <t>K7073-94036</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>Rosario L. Vergara</t>
   </si>
   <si>
     <t>K7123-94080</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>JOSIE CAMBALIZA</t>
   </si>
   <si>
     <t>K5004-106656</t>
   </si>
   <si>
     <t>SANTIAGO ILOCOS SUR</t>
   </si>
   <si>
     <t>LEIZA O. EM</t>
   </si>
   <si>
     <t>K7061-95383</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Josefina Mangaoang </t>
+    <t>Josefina Mangaoang</t>
   </si>
   <si>
     <t>K7073-93930</t>
   </si>
   <si>
     <t>BURGOS ILOCOS NORTE</t>
   </si>
   <si>
     <t>Princess Malav</t>
   </si>
   <si>
     <t>K7026-94091</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>CANECAN LACASANDILE</t>
   </si>
   <si>
     <t>K5004-107192</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>