--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -71,72 +71,72 @@
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>MARK ANTHONY ADAPON</t>
   </si>
   <si>
     <t>K5002-96969</t>
   </si>
   <si>
     <t>JANET V SORIANO</t>
   </si>
   <si>
     <t>K5003-98231</t>
   </si>
   <si>
     <t>RAFAEL B. GUIANG</t>
   </si>
   <si>
     <t>K7016-95815</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN VILLANUEVA </t>
+    <t>JOCELYN VILLANUEVA</t>
   </si>
   <si>
     <t>K7133-95595</t>
   </si>
   <si>
     <t>Deanza ann jardin</t>
   </si>
   <si>
     <t>K5005-97951</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>ADZHAR A MUSA</t>
   </si>
   <si>
     <t>K7016-96276</t>
   </si>
   <si>
-    <t xml:space="preserve">NATIVIDAD MARQUEZ </t>
+    <t>NATIVIDAD MARQUEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>