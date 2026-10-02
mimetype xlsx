--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -47,54 +47,54 @@
   <si>
     <t>07/30/2026 20:39:30 - 07/30/2026 20:49:17</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN V. GENETA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ELENA DUMSANG </t>
+    <t>EVELYN V. GENETA</t>
+  </si>
+  <si>
+    <t>ELENA DUMSANG</t>
   </si>
   <si>
     <t>EVELYN B, GENETA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ABENOJA</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>RONALD/ARIEL</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>