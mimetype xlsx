--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -98,51 +98,51 @@
   <si>
     <t>Marie Jane B Dagumo</t>
   </si>
   <si>
     <t>K7026-94280</t>
   </si>
   <si>
     <t>TABINA ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Alnajim danduh</t>
   </si>
   <si>
     <t>K7093-93965</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>GEORGE PEREZ LUNA</t>
   </si>
   <si>
     <t>K7129-94225</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMA LUMANDONG </t>
+    <t>NORMA LUMANDONG</t>
   </si>
   <si>
     <t>K7074-94638</t>
   </si>
   <si>
     <t>Wilhelmina e. Jayag</t>
   </si>
   <si>
     <t>K7093-93966</t>
   </si>
   <si>
     <t>DARWINA ANUDDIN ALBAIN</t>
   </si>
   <si>
     <t>K7125-94512</t>
   </si>
   <si>
     <t>CAMLIAN H IBAY</t>
   </si>
   <si>
     <t>K7124-88644</t>
   </si>
   <si>
     <t>ROMEO c. Tayahop</t>
   </si>
@@ -152,93 +152,93 @@
   <si>
     <t>LUDIVINA P, HASAN</t>
   </si>
   <si>
     <t>K7135-91452</t>
   </si>
   <si>
     <t>Sitting Lina Asjali</t>
   </si>
   <si>
     <t>K7093-93938</t>
   </si>
   <si>
     <t>ALDRIN MUHAJIRAN</t>
   </si>
   <si>
     <t>K7061-106577</t>
   </si>
   <si>
     <t>DANILO C. TAIB</t>
   </si>
   <si>
     <t>K7135-92177</t>
   </si>
   <si>
-    <t xml:space="preserve">Mrs Elizabeth Garcia </t>
+    <t>Mrs Elizabeth Garcia</t>
   </si>
   <si>
     <t>K7016-106166</t>
   </si>
   <si>
     <t>NURMINDA SABANDAL</t>
   </si>
   <si>
     <t>K8002-91995</t>
   </si>
   <si>
     <t>JERLYN VILLALON</t>
   </si>
   <si>
     <t>K7026-94453</t>
   </si>
   <si>
     <t>HJA MINDA JALADIL</t>
   </si>
   <si>
     <t>K6002-106363</t>
   </si>
   <si>
     <t>SHARIFA NADZRA ABIRIN</t>
   </si>
   <si>
     <t>K7127-90873</t>
   </si>
   <si>
     <t>ABDEL - HAFIZ A, JALMAANI</t>
   </si>
   <si>
     <t>K7124-94494</t>
   </si>
   <si>
-    <t xml:space="preserve">PAULA AMAR </t>
+    <t>PAULA AMAR</t>
   </si>
   <si>
     <t>K7127-92086</t>
   </si>
   <si>
-    <t xml:space="preserve">ABDELHAKIM PIA </t>
+    <t>ABDELHAKIM PIA</t>
   </si>
   <si>
     <t>K7123-94768</t>
   </si>
   <si>
     <t>Nur ana Nasara Adjula</t>
   </si>
   <si>
     <t>K7121-106940</t>
   </si>
   <si>
     <t>FERDAWSIYA ZAPANTA</t>
   </si>
   <si>
     <t>K7124-90617</t>
   </si>
   <si>
     <t>TIGBAO ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>RENEBCABALUNA</t>
   </si>
   <si>
     <t>K7121-94169</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>Cecilia M. Manangkila</t>
   </si>
   <si>
     <t>K5004-92869</t>
   </si>
   <si>
     <t>MARIFE ABRIOL</t>
   </si>
   <si>
     <t>K8002-90870</t>
   </si>
   <si>
     <t>MAMBAJAO (Capital) CAMIGUIN</t>
   </si>
   <si>
     <t>MARISOL RAGAS</t>
   </si>
   <si>
     <t>K7133-93790</t>
   </si>
   <si>
     <t>BACOLOD LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Arturo paglinawan </t>
+    <t>Arturo paglinawan</t>
   </si>
   <si>
     <t>K7127-106059</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>ALMA H, MIGRÑO</t>
   </si>
   <si>
     <t>K7093-94341</t>
   </si>
   <si>
     <t>HALIMA BANTUAS</t>
   </si>
   <si>
     <t>K5003-94004</t>
   </si>
   <si>
     <t>Helen Banguis</t>
   </si>
   <si>
     <t>K5004-92023</t>
   </si>
@@ -461,51 +461,51 @@
   <si>
     <t>Janifah Mascara</t>
   </si>
   <si>
     <t>K7127-90238</t>
   </si>
   <si>
     <t>KAPATAGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>MAYLYN MACALONG</t>
   </si>
   <si>
     <t>K8002-92853</t>
   </si>
   <si>
     <t>LALA LANAO DEL NORTE</t>
   </si>
   <si>
     <t>MERLYN BARREDO</t>
   </si>
   <si>
     <t>K7016-91469</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIUS REMOLLO </t>
+    <t>JULIUS REMOLLO</t>
   </si>
   <si>
     <t>K8002-90559</t>
   </si>
   <si>
     <t>MAIGO LANAO DEL NORTE</t>
   </si>
   <si>
     <t>JANIZ TEJANO</t>
   </si>
   <si>
     <t>K6002-94601</t>
   </si>
   <si>
     <t>OROQUIETA CITY (Capital) MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>DAISY B. AMOROSO</t>
   </si>
   <si>
     <t>K7016-90472</t>
   </si>
   <si>
     <t>ROSALIE TUMANDAY</t>
   </si>
@@ -587,75 +587,75 @@
   <si>
     <t>K7073-94508</t>
   </si>
   <si>
     <t>LAGUINDINGAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>MAYLENE N. MAGDALE</t>
   </si>
   <si>
     <t>K7129-94716</t>
   </si>
   <si>
     <t>MANTICAO MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>JADE JENELYN J.</t>
   </si>
   <si>
     <t>K7016-92702</t>
   </si>
   <si>
     <t>MEDINA MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">CIRE DENLEY MARTINEZ </t>
+    <t>CIRE DENLEY MARTINEZ</t>
   </si>
   <si>
     <t>K7016-92844</t>
   </si>
   <si>
     <t>TAGOLOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>JOYCE DESCALLAR</t>
   </si>
   <si>
     <t>K7068-94667</t>
   </si>
   <si>
     <t>INA MARIE GALORIO ABAD</t>
   </si>
   <si>
     <t>K7016-105734</t>
   </si>
   <si>
     <t>LANTAWAN BASILAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RYAN NALAM </t>
+    <t>RYAN NALAM</t>
   </si>
   <si>
     <t>K7069-93630</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
     <t>JAMAEL A TIBURON</t>
   </si>
   <si>
     <t>K7123-94390</t>
   </si>
   <si>
     <t>ACMIDA A DIRAMPA</t>
   </si>
   <si>
     <t>K5004-90925</t>
   </si>
   <si>
     <t>SAIMAH TARATINGAN</t>
   </si>
   <si>
     <t>K7093-105163</t>
   </si>
@@ -677,60 +677,60 @@
   <si>
     <t>K7093-94006</t>
   </si>
   <si>
     <t>WAO LANAO DEL SUR</t>
   </si>
   <si>
     <t>MICHAEL AREÑO</t>
   </si>
   <si>
     <t>K7133-92962</t>
   </si>
   <si>
     <t>BUMBARAN LANAO DEL SUR</t>
   </si>
   <si>
     <t>Jamila sultan</t>
   </si>
   <si>
     <t>K7016-91677</t>
   </si>
   <si>
     <t>PATIKUL SULU</t>
   </si>
   <si>
-    <t xml:space="preserve">JUMDA ESMAEL </t>
+    <t>JUMDA ESMAEL</t>
   </si>
   <si>
     <t>K7133-90905</t>
   </si>
   <si>
     <t>BONGAO (Capital) TAWI-TAWI</t>
   </si>
   <si>
-    <t xml:space="preserve">Nasher insae jasani </t>
+    <t>Nasher insae jasani</t>
   </si>
   <si>
     <t>K7124-90626</t>
   </si>
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Coronel Mangintonong Ato Tocalo</t>
   </si>
   <si>
     <t>K7074-94536</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Rhiza b. Sildo</t>
   </si>
   <si>
     <t>K7121-94146</t>
   </si>
   <si>
     <t>Marianita Pitoho Sia</t>
   </si>
@@ -755,51 +755,51 @@
   <si>
     <t>K6002-94344</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>GEMMA  OR MELODY G. EBON</t>
   </si>
   <si>
     <t>K7016-90734</t>
   </si>
   <si>
     <t>TUBAY AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>JUVY BETER</t>
   </si>
   <si>
     <t>K7016-91887</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">RONEL ARANILLA </t>
+    <t>RONEL ARANILLA</t>
   </si>
   <si>
     <t>K7124-94605</t>
   </si>
   <si>
     <t>NANCY NILLAS PEPOY</t>
   </si>
   <si>
     <t>K7073-90566</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>CYRUS SURALTA</t>
   </si>
   <si>
     <t>K7016-91133</t>
   </si>
   <si>
     <t>TRENTO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>RODELIA CAMPUS</t>
   </si>
@@ -845,51 +845,51 @@
   <si>
     <t>GLENN O. RETUERTAS</t>
   </si>
   <si>
     <t>K7135-91609</t>
   </si>
   <si>
     <t>TAGO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Rosy L Gran</t>
   </si>
   <si>
     <t>ZENAIDA CURIDA</t>
   </si>
   <si>
     <t>LOU DANO</t>
   </si>
   <si>
     <t>JULIETA REYES</t>
   </si>
   <si>
     <t>LEA LAGASCA</t>
   </si>
   <si>
-    <t xml:space="preserve">TERESITA BACTOL </t>
+    <t>TERESITA BACTOL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Ccb9106</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Godofredo arnella 09977214542</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mel nuñez 09538930848</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>