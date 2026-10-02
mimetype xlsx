--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -59,87 +59,87 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7121-106343</t>
   </si>
   <si>
     <t>CATARMAN CAMIGUIN</t>
   </si>
   <si>
     <t>Alex C Murllo</t>
   </si>
   <si>
     <t>K7127-91328</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RYAN S, REYES </t>
+    <t>RYAN S, REYES</t>
   </si>
   <si>
     <t>K7127-91464</t>
   </si>
   <si>
     <t>ROSALINDA TAGHAP CALUMBA</t>
   </si>
   <si>
     <t>K7074-94332</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Eva Mae c. Ines</t>
   </si>
   <si>
     <t>K7127-92405</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>MARISYL L, OBESO</t>
   </si>
   <si>
     <t>K7016-91578</t>
   </si>
   <si>
     <t>JOAN MACABUDBUD</t>
   </si>
   <si>
     <t>K7016-91549</t>
   </si>
   <si>
-    <t xml:space="preserve">VILMA ANTONIO </t>
+    <t>VILMA ANTONIO</t>
   </si>
   <si>
     <t>K7135-91074</t>
   </si>
   <si>
     <t>ISLAND GARDEN CITY OF SAMAL DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Wilma E. Silangan</t>
   </si>
   <si>
     <t>K8002-92412</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>DIOLITO TABONGCAY</t>
   </si>
   <si>
     <t>K7121-94022</t>
   </si>
   <si>
     <t>CERAPINA DELA CRUZ LANCIAN</t>
   </si>
@@ -158,210 +158,210 @@
   <si>
     <t>K7011-94571</t>
   </si>
   <si>
     <t>Marites R Castillo</t>
   </si>
   <si>
     <t>K7133-91731</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Rosita aniana</t>
   </si>
   <si>
     <t>K5004-91456</t>
   </si>
   <si>
     <t>LUCILA O. TANUDTANUD</t>
   </si>
   <si>
     <t>K7133-93334</t>
   </si>
   <si>
-    <t xml:space="preserve">Jean angel wagas </t>
+    <t>Jean angel wagas</t>
   </si>
   <si>
     <t>K7016-91555</t>
   </si>
   <si>
     <t>ROSALITA MARATAS</t>
   </si>
   <si>
     <t>K7016-91275</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEJO CABARON </t>
+    <t>ALEJO CABARON</t>
   </si>
   <si>
     <t>K5003-94663</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Charlotte L. Barbanida</t>
   </si>
   <si>
     <t>K7030-106847</t>
   </si>
   <si>
     <t>JAINOR B TARANDO</t>
   </si>
   <si>
     <t>K8002-91947</t>
   </si>
   <si>
     <t>SHARMAYNE LAVIÑA</t>
   </si>
   <si>
     <t>K7124-94395</t>
   </si>
   <si>
     <t>FLORENCIA PIDO</t>
   </si>
   <si>
     <t>K7126-94281</t>
   </si>
   <si>
     <t>Adelina S Payag</t>
   </si>
   <si>
     <t>K7127-92248</t>
   </si>
   <si>
-    <t xml:space="preserve">JEFFREY IAN LEGARIA LUZANO </t>
+    <t>JEFFREY IAN LEGARIA LUZANO</t>
   </si>
   <si>
     <t>K7016-90957</t>
   </si>
   <si>
     <t>JADIELYNAGALON</t>
   </si>
   <si>
     <t>K8002-92841</t>
   </si>
   <si>
     <t>JILLREX APOSTOL</t>
   </si>
   <si>
     <t>K7016-94119</t>
   </si>
   <si>
     <t>ASLEA USMAN</t>
   </si>
   <si>
     <t>K7127-91844</t>
   </si>
   <si>
-    <t xml:space="preserve">RUFFY DALMACIO BAHONSUA </t>
+    <t>RUFFY DALMACIO BAHONSUA</t>
   </si>
   <si>
     <t>K7068-105752</t>
   </si>
   <si>
     <t>VINCENT A GAMBONG</t>
   </si>
   <si>
     <t>K7125-94029</t>
   </si>
   <si>
-    <t xml:space="preserve">Melvin Bill Sanz </t>
+    <t>Melvin Bill Sanz</t>
   </si>
   <si>
     <t>K7068-94490</t>
   </si>
   <si>
     <t>OMAR ASNAN</t>
   </si>
   <si>
     <t>K7135-91443</t>
   </si>
   <si>
     <t>Wilfredo B Singco Jr</t>
   </si>
   <si>
     <t>K7061-94789</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Ivy Eborlas</t>
   </si>
   <si>
     <t>K7016-91211</t>
   </si>
   <si>
     <t>MAGSAYSAY DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSABRL SENDING </t>
+    <t>JESSABRL SENDING</t>
   </si>
   <si>
     <t>K7030-106403</t>
   </si>
   <si>
     <t>RICOYAN CAWELI</t>
   </si>
   <si>
     <t>K5004-106087</t>
   </si>
   <si>
     <t>MALALAG DAVAO DEL SUR</t>
   </si>
   <si>
     <t>ROXAN A. BOQUIP</t>
   </si>
   <si>
     <t>K5005-105227</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>ADALHIA P CALITAS</t>
   </si>
   <si>
     <t>K7016-92073</t>
   </si>
   <si>
     <t>SITTY NOR HANINA ALVERIO</t>
   </si>
   <si>
     <t>K7061-105673</t>
   </si>
   <si>
     <t>COMPOSTELA COMPOSTELA VALLEY</t>
   </si>
   <si>
-    <t xml:space="preserve">Jefferson Albarado </t>
+    <t>Jefferson Albarado</t>
   </si>
   <si>
     <t>K7016-91425</t>
   </si>
   <si>
     <t>MACO COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Felir candorgo jr pr</t>
   </si>
   <si>
     <t>K7129-94240</t>
   </si>
   <si>
     <t>MAWAB COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>JIMMY P. CALIPUSAN</t>
   </si>
   <si>
     <t>K7016-91553</t>
   </si>
   <si>
     <t>MONTE15TA COMPOSTELA VALLEY</t>
   </si>
@@ -416,81 +416,81 @@
   <si>
     <t>CHARRY SAAVEDRA</t>
   </si>
   <si>
     <t>K7121-94311</t>
   </si>
   <si>
     <t>Meriam D Bastasa</t>
   </si>
   <si>
     <t>K5004-91701</t>
   </si>
   <si>
     <t>BOY G. MAMALO</t>
   </si>
   <si>
     <t>K5003-105413</t>
   </si>
   <si>
     <t>Cathygen Angca Agudo</t>
   </si>
   <si>
     <t>K7016-91869</t>
   </si>
   <si>
-    <t xml:space="preserve">REBECCA SALIPADA </t>
+    <t>REBECCA SALIPADA</t>
   </si>
   <si>
     <t>K7011-88894</t>
   </si>
   <si>
     <t>ARMIE S. ANTIOLA</t>
   </si>
   <si>
     <t>K7133-91346</t>
   </si>
   <si>
     <t>Irene peligro</t>
   </si>
   <si>
     <t>K7123-94419</t>
   </si>
   <si>
     <t>NOEMI JALAN DOON TADEO</t>
   </si>
   <si>
     <t>K5005-93642</t>
   </si>
   <si>
     <t>JOSE LOU D. GARCIA</t>
   </si>
   <si>
     <t>K5005-105852</t>
   </si>
   <si>
-    <t xml:space="preserve">Jemar D. Torres </t>
+    <t>Jemar D. Torres</t>
   </si>
   <si>
     <t>K7068-94244</t>
   </si>
   <si>
     <t>MARVIN PAUL TAPAY</t>
   </si>
   <si>
     <t>K7123-94593</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
     <t>JERICK R. OBLIGAR</t>
   </si>
   <si>
     <t>K7127-105891</t>
   </si>
   <si>
     <t>ABEGAIL G TOTESORA</t>
   </si>
   <si>
     <t>K7068-93989</t>
   </si>
@@ -761,87 +761,87 @@
   <si>
     <t>K7016-90734</t>
   </si>
   <si>
     <t>TUBAY AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>JUVY BETER</t>
   </si>
   <si>
     <t>K7030-105851</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>BONIFACIO N HOLOTBA</t>
   </si>
   <si>
     <t>K7127-106984</t>
   </si>
   <si>
     <t>ESPERANZA AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORDELYN G, AGUSTIN </t>
+    <t>FLORDELYN G, AGUSTIN</t>
   </si>
   <si>
     <t>K7016-92186</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>SEARCHELLE TALLE</t>
   </si>
   <si>
     <t>K7073-94640</t>
   </si>
   <si>
     <t>ROSARIO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>CHRIS ANGELO C. EDPALINA</t>
   </si>
   <si>
     <t>K7016-91133</t>
   </si>
   <si>
     <t>TRENTO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>RODELIA CAMPUS</t>
   </si>
   <si>
     <t>K7061-106016</t>
   </si>
   <si>
     <t>GIGAQUIT SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Hermosella  ocon</t>
+    <t>Hermosella  ocon</t>
   </si>
   <si>
     <t>K5004-106008</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>ALAN OR  BALTAZAR ALMEÑANA</t>
   </si>
   <si>
     <t>K7068-93879</t>
   </si>
   <si>
     <t>BAROBO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>CRISTINA O.AMPATIN</t>
   </si>
   <si>
     <t>K7127-105731</t>
   </si>
   <si>
     <t>CAGWAIT SURIGAO DEL SUR</t>
   </si>
@@ -872,66 +872,66 @@
   <si>
     <t>MADRID SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>ANISAH JAMIL</t>
   </si>
   <si>
     <t>K7133-93817</t>
   </si>
   <si>
     <t>MARIHATAG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Lanie opelena</t>
   </si>
   <si>
     <t>K7135-91967</t>
   </si>
   <si>
     <t>TAGO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Elizabeth LLagas Pahigo</t>
   </si>
   <si>
-    <t xml:space="preserve">ANA MAE H. MANUBAG </t>
+    <t>ANA MAE H. MANUBAG</t>
   </si>
   <si>
     <t>LOURDES PAYOT</t>
   </si>
   <si>
     <t>EVANGELINA ENEBACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">VIOLETA ADAJAR </t>
+    <t>VIOLETA ADAJAR</t>
   </si>
   <si>
     <t>RAFAEL TOLOSA VALE</t>
   </si>
   <si>
-    <t xml:space="preserve">LONA DYLE N. CANGAN </t>
+    <t>LONA DYLE N. CANGAN</t>
   </si>
   <si>
     <t>TAGANA-AN SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>EMELITO TONERA C/O GINA ALCESO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cba2576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Junilo dugino 09542457989</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Joey manlipania 09360766937</t>
   </si>