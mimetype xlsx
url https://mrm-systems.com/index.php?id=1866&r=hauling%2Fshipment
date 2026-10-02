--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>07/29/2026 22:22:36 - 07/30/2026 01:02:05</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -74,51 +74,51 @@
   <si>
     <t>Benedicto rebemto</t>
   </si>
   <si>
     <t>K8002-92220</t>
   </si>
   <si>
     <t>IBAJAY AKLAN</t>
   </si>
   <si>
     <t>NIDA B FRANCO</t>
   </si>
   <si>
     <t>K7016-105883</t>
   </si>
   <si>
     <t>KALIBO (Capital) AKLAN</t>
   </si>
   <si>
     <t>IRAH MEI MONTARON</t>
   </si>
   <si>
     <t>K5001-94837</t>
   </si>
   <si>
-    <t xml:space="preserve">Amy R. Layosa </t>
+    <t>Amy R. Layosa</t>
   </si>
   <si>
     <t>K7093-93820</t>
   </si>
   <si>
     <t>LOLIBETH R. RETEO</t>
   </si>
   <si>
     <t>K7068-94343</t>
   </si>
   <si>
     <t>EDILITO PERNANDEZ</t>
   </si>
   <si>
     <t>K5002-105410</t>
   </si>
   <si>
     <t>MALAY AKLAN</t>
   </si>
   <si>
     <t>ELIZABETH ALLER</t>
   </si>
   <si>
     <t>K7026-94327</t>
   </si>
@@ -131,51 +131,51 @@
   <si>
     <t>K7063-105125</t>
   </si>
   <si>
     <t>NABAS AKLAN</t>
   </si>
   <si>
     <t>IANNA GRACE APPLE SALIGUMBA</t>
   </si>
   <si>
     <t>K7026-88530</t>
   </si>
   <si>
     <t>BUGASONG ANTIQUE</t>
   </si>
   <si>
     <t>GIGI ROQUERO</t>
   </si>
   <si>
     <t>K7123-94778</t>
   </si>
   <si>
     <t>CULASI ANTIQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">Clarita Sibugan </t>
+    <t>Clarita Sibugan</t>
   </si>
   <si>
     <t>K7011-94306</t>
   </si>
   <si>
     <t>PATNONGON ANTIQUE</t>
   </si>
   <si>
     <t>MELANIE V. PAULINO</t>
   </si>
   <si>
     <t>K7127-91901</t>
   </si>
   <si>
     <t>SAN JOSE (Capital) ANTIQUE</t>
   </si>
   <si>
     <t>SHYLYN C, MAGDAYAO</t>
   </si>
   <si>
     <t>K7127-91649</t>
   </si>
   <si>
     <t>K7127-91838</t>
   </si>
@@ -194,159 +194,159 @@
   <si>
     <t>JHONRY GUMOGDA</t>
   </si>
   <si>
     <t>K7011-94444</t>
   </si>
   <si>
     <t>AIME B. ALBA</t>
   </si>
   <si>
     <t>K7011-89210</t>
   </si>
   <si>
     <t>PONTEVEDRA CAPIZ</t>
   </si>
   <si>
     <t>MELECIA BONAYON</t>
   </si>
   <si>
     <t>K7127-92603</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">LINA FE PONSRAN </t>
+    <t>LINA FE PONSRAN</t>
   </si>
   <si>
     <t>K7011-94511</t>
   </si>
   <si>
     <t>Mrs. Elsie b. Comoro</t>
   </si>
   <si>
     <t>K7061-94212</t>
   </si>
   <si>
     <t>AJUY ILOILO</t>
   </si>
   <si>
     <t>ALVENIA DELLOMOS</t>
   </si>
   <si>
     <t>K7026-90383</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
     <t>MARILOU SUDATE</t>
   </si>
   <si>
     <t>K7129-106458</t>
   </si>
   <si>
     <t>CABATUAN ILOILO</t>
   </si>
   <si>
     <t>LANE ARIES Milla</t>
   </si>
   <si>
     <t>K8002-92485</t>
   </si>
   <si>
-    <t xml:space="preserve"> MA SHIRLY CRISTINA PORTILLO</t>
+    <t>MA SHIRLY CRISTINA PORTILLO</t>
   </si>
   <si>
     <t>K6002-105882</t>
   </si>
   <si>
     <t>MA LINA PESASICO</t>
   </si>
   <si>
     <t>K7016-106887</t>
   </si>
   <si>
-    <t xml:space="preserve">ABRAHAN GARRIDO </t>
+    <t>ABRAHAN GARRIDO</t>
   </si>
   <si>
     <t>K8002-107101</t>
   </si>
   <si>
     <t>MA. SHIRLY CRISTINA PORTILLO</t>
   </si>
   <si>
     <t>K7026-89545</t>
   </si>
   <si>
     <t>Rolando salaya</t>
   </si>
   <si>
     <t>K7026-94493</t>
   </si>
   <si>
     <t>CARLES ILOILO</t>
   </si>
   <si>
     <t>MERLY BERNAL</t>
   </si>
   <si>
     <t>K7121-94681</t>
   </si>
   <si>
     <t>CONCEPCION ILOILO</t>
   </si>
   <si>
     <t>Army Frits Pacibe</t>
   </si>
   <si>
     <t>K7011-94644</t>
   </si>
   <si>
     <t>DINGLE ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDREO DONASCO </t>
+    <t>ANDREO DONASCO</t>
   </si>
   <si>
     <t>K7121-106600</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
     <t>Ging Ledesma Horario C/o Jhonathan D Depra</t>
   </si>
   <si>
     <t>K7016-91108</t>
   </si>
   <si>
     <t>ESTANCIA ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">KRIZEL JOY DALAURAO </t>
+    <t>KRIZEL JOY DALAURAO</t>
   </si>
   <si>
     <t>K7011-94266</t>
   </si>
   <si>
     <t>GUIMBAL ILOILO</t>
   </si>
   <si>
     <t>VIRGINIA BAYARAS</t>
   </si>
   <si>
     <t>K7068-94140</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>JOESELYN F.SIANSON</t>
   </si>
   <si>
     <t>K7129-94760</t>
   </si>
   <si>
     <t>KYLE CHRISTIAN S. RAFIL</t>
   </si>
@@ -413,189 +413,189 @@
   <si>
     <t>K5002-105895</t>
   </si>
   <si>
     <t>Michelle J. Melicado</t>
   </si>
   <si>
     <t>K7030-94398</t>
   </si>
   <si>
     <t>ERNALYN M BARRIDO</t>
   </si>
   <si>
     <t>K7072-106012</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>MARY LOUREEN DEPALOMA</t>
   </si>
   <si>
     <t>K7011-94670</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA NORIEGA </t>
+    <t>GEMMA NORIEGA</t>
   </si>
   <si>
     <t>K7125-94216</t>
   </si>
   <si>
     <t>DHENZY MAUREEN CAPE</t>
   </si>
   <si>
     <t>K7011-94132</t>
   </si>
   <si>
     <t>ALLEN ROSE B. ARBILON</t>
   </si>
   <si>
     <t>K7026-107013</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
     <t>MENIE PUIG PEREZ</t>
   </si>
   <si>
     <t>K8002-93133</t>
   </si>
   <si>
     <t>SAN DIONISIO ILOILO</t>
   </si>
   <si>
     <t>WILJOHN ARCEO</t>
   </si>
   <si>
     <t>K7058-106742</t>
   </si>
   <si>
     <t>SAN ENRIQUE ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Soledad  t  crispe</t>
+    <t>Soledad  t  crispe</t>
   </si>
   <si>
     <t>K7026-89218</t>
   </si>
   <si>
     <t>SAN MIGUEL ILOILO</t>
   </si>
   <si>
     <t>Jenny bee Matti pancho</t>
   </si>
   <si>
     <t>K7127-91057</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>NELSON BILLERANI</t>
   </si>
   <si>
     <t>K8002-106927</t>
   </si>
   <si>
     <t>SYLVIA HARDER</t>
   </si>
   <si>
     <t>K5004-105255</t>
   </si>
   <si>
     <t>CATALINA P. DELA CRUZ</t>
   </si>
   <si>
     <t>K7030-94001</t>
   </si>
   <si>
     <t>EDNA P MARAAN</t>
   </si>
   <si>
     <t>K7011-94175</t>
   </si>
   <si>
     <t>REMBRANDT FIRMEZA</t>
   </si>
   <si>
     <t>K7125-105914</t>
   </si>
   <si>
-    <t xml:space="preserve">Arobert P Gabrido </t>
+    <t>Arobert P Gabrido</t>
   </si>
   <si>
     <t>K7016-91942</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSETTE LEGASPINO </t>
+    <t>JOSETTE LEGASPINO</t>
   </si>
   <si>
     <t>K7068-94334</t>
   </si>
   <si>
     <t>LILIBETH OÑATE</t>
   </si>
   <si>
     <t>K7068-94659</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ANNA MARIE CHIONG</t>
   </si>
   <si>
     <t>K7026-94900</t>
   </si>
   <si>
     <t>Regina D Makilan</t>
   </si>
   <si>
     <t>K7121-94026</t>
   </si>
   <si>
     <t>BINALBAGAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ELLEN MAIZ</t>
   </si>
   <si>
     <t>K7129-94582</t>
   </si>
   <si>
     <t>ROWELLA DELA CRUZ</t>
   </si>
   <si>
     <t>K7127-89781</t>
   </si>
   <si>
     <t>CADIZ CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLY E, JAMANDRE </t>
+    <t>MERLY E, JAMANDRE</t>
   </si>
   <si>
     <t>K8002-92562</t>
   </si>
   <si>
     <t>CANDONI NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARIEL NADORA</t>
   </si>
   <si>
     <t>K7121-94321</t>
   </si>
   <si>
     <t>Belinda Nobleza</t>
   </si>
   <si>
     <t>K7061-94615</t>
   </si>
   <si>
     <t>CAUAYAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Alfreda Quezon</t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CORAZON VALENZUELA</t>
   </si>
   <si>
     <t>K8002-92315</t>
   </si>
   <si>
     <t>LIGAYA MIRANO</t>
   </si>
   <si>
     <t>K7016-92644</t>
   </si>
   <si>
     <t>EMPERATRIZ CAMANO</t>
   </si>
   <si>
     <t>K7016-90317</t>
   </si>
   <si>
     <t>LA CARLOTA CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">KYRA NICOLE GRATIS </t>
+    <t>KYRA NICOLE GRATIS</t>
   </si>
   <si>
     <t>K5003-94703</t>
   </si>
   <si>
     <t>Emilia Vallador</t>
   </si>
   <si>
     <t>K7133-92212</t>
   </si>
   <si>
     <t>MURCIA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Carmelina genovia</t>
   </si>
   <si>
     <t>K7135-90430</t>
   </si>
   <si>
     <t>PONTEVEDRA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Philip Glenn Geaga</t>
   </si>
@@ -716,132 +716,126 @@
   <si>
     <t>VICTORIA B. BONDAD</t>
   </si>
   <si>
     <t>K7135-90426</t>
   </si>
   <si>
     <t>VALLADOLID NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Merle D. Dionela</t>
   </si>
   <si>
     <t>K8002-90423</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>GENELYN D MIRANDA</t>
   </si>
   <si>
     <t>K7016-91088</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. ELIZABETH SANTILLAN </t>
+    <t>MA. ELIZABETH SANTILLAN</t>
   </si>
   <si>
     <t>K7016-106886</t>
   </si>
   <si>
-    <t xml:space="preserve">RIC AGUIRRE </t>
+    <t>RIC AGUIRRE</t>
   </si>
   <si>
     <t>K7124-94455</t>
   </si>
   <si>
     <t>NUEVA VALENCIA GUIMARAS</t>
   </si>
   <si>
     <t>MILAGROS ASONG</t>
   </si>
   <si>
     <t>BURUANGA AKLAN</t>
   </si>
   <si>
     <t>PAULITA TANIEZA/VIC T.</t>
   </si>
   <si>
     <t>CALINOG ILOILO</t>
   </si>
   <si>
     <t>MADELEINE BETIA</t>
   </si>
   <si>
     <t>MA. TERESITA RIVERA / MA. LUZ HAZEL</t>
   </si>
   <si>
-    <t xml:space="preserve"> 110751</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">CHONA ABILO </t>
+    <t>FERIMY BALOYO</t>
+  </si>
+  <si>
+    <t>CHONA ABILO</t>
   </si>
   <si>
     <t>RENATO CAWIT</t>
   </si>
   <si>
     <t>PRECIOUS JAVIER</t>
   </si>
   <si>
     <t>NELSON SIOSON</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">LUCILA G. ESPADON </t>
+    <t>LUCILA G. ESPADON</t>
   </si>
   <si>
     <t>LEON ILOILO</t>
   </si>
   <si>
     <t>RUBY CAPABLANCA</t>
   </si>
   <si>
     <t>MAKATO AKLAN</t>
   </si>
   <si>
     <t>ABENCIO TORRES</t>
   </si>
   <si>
     <t>CHRISTOPHER LAURESTA</t>
   </si>
   <si>
-    <t xml:space="preserve">GENALYN ALOSTO </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">JULIETA HALLADO </t>
+    <t>GENALYN ALOSTO</t>
+  </si>
+  <si>
+    <t>GABBY ALFONSA</t>
+  </si>
+  <si>
+    <t>JULIETA HALLADO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Ccp3652</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Noel gulapa 09945931131</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Niko tayson 09703903772</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
@@ -1178,51 +1172,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F119"/>
+  <dimension ref="A1:F118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2520,281 +2514,267 @@
         <v>241</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>102385</v>
       </c>
       <c r="B98" t="s">
         <v>242</v>
       </c>
       <c r="C98">
         <v>1</v>
       </c>
       <c r="D98" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>110751</v>
       </c>
       <c r="B99" t="s">
         <v>181</v>
       </c>
       <c r="C99">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D99" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="100" spans="1:6">
-      <c r="A100" t="s">
+      <c r="A100">
+        <v>109481</v>
+      </c>
+      <c r="B100" t="s">
+        <v>186</v>
+      </c>
+      <c r="C100">
+        <v>2</v>
+      </c>
+      <c r="D100" t="s">
         <v>245</v>
-      </c>
-[...7 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
-        <v>109481</v>
+        <v>110596</v>
       </c>
       <c r="B101" t="s">
-        <v>186</v>
+        <v>101</v>
       </c>
       <c r="C101">
         <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
-        <v>110596</v>
+        <v>112085</v>
       </c>
       <c r="B102" t="s">
         <v>101</v>
       </c>
       <c r="C102">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D102" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
-        <v>112085</v>
+        <v>102384</v>
       </c>
       <c r="B103" t="s">
         <v>101</v>
       </c>
       <c r="C103">
         <v>1</v>
       </c>
       <c r="D103" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
-        <v>102384</v>
+        <v>102386</v>
       </c>
       <c r="B104" t="s">
         <v>101</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
       <c r="D104" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
-        <v>102386</v>
+        <v>110590</v>
       </c>
       <c r="B105" t="s">
-        <v>101</v>
+        <v>250</v>
       </c>
       <c r="C105">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D105" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
-        <v>110590</v>
+        <v>110527</v>
       </c>
       <c r="B106" t="s">
         <v>252</v>
       </c>
       <c r="C106">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D106" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
-        <v>110527</v>
+        <v>109878</v>
       </c>
       <c r="B107" t="s">
         <v>254</v>
       </c>
       <c r="C107">
         <v>1</v>
       </c>
       <c r="D107" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
-        <v>109878</v>
+        <v>102387</v>
       </c>
       <c r="B108" t="s">
+        <v>119</v>
+      </c>
+      <c r="C108">
+        <v>2</v>
+      </c>
+      <c r="D108" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
-        <v>102387</v>
+        <v>110843</v>
       </c>
       <c r="B109" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="C109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D109" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
-        <v>110843</v>
+        <v>110844</v>
       </c>
       <c r="B110" t="s">
         <v>130</v>
       </c>
       <c r="C110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D110" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
-        <v>110844</v>
+        <v>111781</v>
       </c>
       <c r="B111" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="C111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D111" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" t="s">
         <v>260</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D112" t="s">
+      <c r="B113" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
         <v>262</v>
       </c>
       <c r="B114" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
         <v>264</v>
       </c>
       <c r="B115" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
         <v>266</v>
       </c>
       <c r="B116" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
         <v>268</v>
       </c>
       <c r="B117" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
         <v>270</v>
-      </c>
-[...6 lines deleted...]
-        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>