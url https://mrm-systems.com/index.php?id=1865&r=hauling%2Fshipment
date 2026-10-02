--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -134,102 +134,102 @@
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>RUSSEL VICTORINO</t>
   </si>
   <si>
     <t>K7068-94167</t>
   </si>
   <si>
     <t>K7124-89362</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
     <t>SHIELLA MAE B. PABALATE</t>
   </si>
   <si>
     <t>K5003-106118</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Joselito Jariel </t>
+    <t>Joselito Jariel</t>
   </si>
   <si>
     <t>K7093-94271</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>WILMA Q. SORINO</t>
   </si>
   <si>
     <t>K7093-105498</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
     <t>ALLYSON B. LACSON</t>
   </si>
   <si>
     <t>K7129-88930</t>
   </si>
   <si>
     <t>SASMUAN (Sexmoan) PAMPANGA</t>
   </si>
   <si>
     <t>ANTONIO LAUC</t>
   </si>
   <si>
     <t>MARIVIC DELA PENA</t>
   </si>
   <si>
     <t>MACARIO OCAMPO/CHRISTIAN OCAMPO</t>
   </si>
   <si>
     <t>HAIZEL NACPIL</t>
   </si>
   <si>
     <t>EMMANUEL DECENA</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>ALFAJARDO C/O DARWIN LIWGAD</t>
   </si>
   <si>
     <t>JAIME MARIANO</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMMEL MAGTALAS </t>
+    <t>ROMMEL MAGTALAS</t>
   </si>
   <si>
     <t>ELISA BALINGIT</t>
   </si>
   <si>
     <t>CA027711</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>EDGARDO AGUAS</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>PERCY JULAO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN 5764</t>
   </si>